--- v0 (2025-12-17)
+++ v1 (2026-05-25)
@@ -1,191 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7DDDDC1B" w14:textId="4BD8F5DA" w:rsidR="00B821A6" w:rsidRDefault="00041AEF" w:rsidP="00196472">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc439845061"/>
       <w:r>
         <w:t xml:space="preserve">PRE-SUBMISSION MEETING REQUEST FORM: </w:t>
       </w:r>
       <w:r w:rsidR="00C2169C">
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">PQ MEDICINES ASSESSMENTS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4351E14F" w14:textId="60269974" w:rsidR="00B821A6" w:rsidRPr="00C2169C" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
+    <w:p w14:paraId="4351E14F" w14:textId="0841FCB5" w:rsidR="00B821A6" w:rsidRPr="00C2169C" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00C2169C">
-        <w:t xml:space="preserve">Please complete each section of this application form and submit electronically as a Word document to: Dr M. Stahl, </w:t>
+        <w:t xml:space="preserve">Please complete each section of this application form and submit electronically as a Word document to: </w:t>
+      </w:r>
+      <w:r w:rsidR="00465B25">
+        <w:t xml:space="preserve">Mr Wondiyfraw Worku, </w:t>
       </w:r>
       <w:r w:rsidR="008F21EE" w:rsidRPr="00C2169C">
-        <w:t>Group Lead, Medicines Assessments</w:t>
+        <w:t>Medicines Assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="00465B25">
+        <w:t xml:space="preserve"> team</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="008F21EE" w:rsidRPr="00C2169C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="000076BD" w:rsidRPr="00784AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:t>stahlm@who.int</w:t>
+          <w:t>zelekew@who.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373D63F3" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00C2169C" w:rsidRDefault="00BE6F40" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4930295C" w14:textId="1A18BE2A" w:rsidR="00B821A6" w:rsidRPr="00C2169C" w:rsidRDefault="00B821A6" w:rsidP="00E15F31">
+    <w:p w14:paraId="4930295C" w14:textId="278CB996" w:rsidR="00B821A6" w:rsidRPr="00C2169C" w:rsidRDefault="00B821A6" w:rsidP="00E15F31">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">You may wish to forward information in support of your meeting request. Information attachments in electronic format that are </w:t>
       </w:r>
       <w:r w:rsidR="008F21EE" w:rsidRPr="00C2169C">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">MB </w:t>
       </w:r>
       <w:r w:rsidR="008F21EE" w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">or less </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">in size can be emailed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00CF4A00" w:rsidRPr="00C2169C">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000076BD" w:rsidRPr="00784AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:t>stahlm@who.int</w:t>
+          <w:t>zelekew@who.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00041AEF" w:rsidRPr="00C2169C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">together with the completed </w:t>
       </w:r>
       <w:r w:rsidR="005855F5" w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">pre-submission </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t>meeting request form</w:t>
       </w:r>
       <w:r w:rsidR="00041AEF" w:rsidRPr="00C2169C">
         <w:t>, including an agenda for the meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00041AEF" w:rsidRPr="00C2169C">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">ttachments in electronic format that are larger than </w:t>
       </w:r>
       <w:r w:rsidR="00041AEF" w:rsidRPr="00C2169C">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">MB should be submitted on CD/DVD, or else </w:t>
       </w:r>
       <w:r w:rsidR="00041AEF" w:rsidRPr="00C2169C">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
-        <w:t>printed and sent by courier or surface mail to: Dr M</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Stahl, </w:t>
+        <w:t xml:space="preserve">printed and sent by courier or surface mail to: </w:t>
+      </w:r>
+      <w:r w:rsidR="000076BD">
+        <w:t>Mr Wondiyfraw Worku</w:t>
       </w:r>
       <w:r w:rsidR="004F69C0" w:rsidRPr="00C2169C">
-        <w:t xml:space="preserve">Group Lead, Medicines Assessments, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E15F31" w:rsidRPr="00C2169C">
         <w:t>WHO Prequalification Team</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2169C">
-        <w:t xml:space="preserve">, World Health Organization, 20 avenue </w:t>
-[...7 lines deleted...]
-        <w:t>, 1211 Geneva, Switzerland.</w:t>
+        <w:t>, World Health Organization, 20 avenue Appia, 1211 Geneva, Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57AF7E38" w14:textId="77777777" w:rsidR="00B821A6" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028A1558" w14:textId="77777777" w:rsidR="00B821A6" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:t>Contact Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableProfessional"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3888"/>
@@ -547,95 +539,95 @@
     </w:p>
     <w:p w14:paraId="183079B1" w14:textId="346FD6E8" w:rsidR="00B821A6" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:t>Face-to-face</w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check3"/>
+      <w:bookmarkStart w:id="1" w:name="Check3"/>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C2169C">
+      <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
         <w:t>Teleconference</w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check4"/>
+      <w:bookmarkStart w:id="2" w:name="Check4"/>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C2169C">
+      <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B94C60" w14:textId="77777777" w:rsidR="00B3501E" w:rsidRDefault="00B3501E" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB3C6E1" w14:textId="4A124731" w:rsidR="00B821A6" w:rsidRPr="005855F5" w:rsidRDefault="00B821A6" w:rsidP="00E15F31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="005855F5">
         <w:t xml:space="preserve">Brief statement of the </w:t>
       </w:r>
       <w:r w:rsidR="005855F5" w:rsidRPr="005855F5">
         <w:t xml:space="preserve">intended dossier (INN/strength/dosage form) and the expected date for submission </w:t>
       </w:r>
       <w:r w:rsidR="009B4E7E">
         <w:t xml:space="preserve">to </w:t>
@@ -643,162 +635,162 @@
       <w:r w:rsidR="00E15F31" w:rsidRPr="005855F5">
         <w:t xml:space="preserve">WHO </w:t>
       </w:r>
       <w:r w:rsidR="009B4E7E">
         <w:t xml:space="preserve">medicines </w:t>
       </w:r>
       <w:r w:rsidR="00E15F31" w:rsidRPr="005855F5">
         <w:t>prequalification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E194EE" w14:textId="77777777" w:rsidR="00B821A6" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text1"/>
+      <w:bookmarkStart w:id="3" w:name="Text1"/>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="6D1B5D94" w14:textId="77777777" w:rsidR="00B3501E" w:rsidRPr="00B821A6" w:rsidRDefault="00B3501E" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DE1DEEA" w14:textId="77777777" w:rsidR="00B821A6" w:rsidRPr="00783B79" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00783B79">
         <w:t>Specific objectives/outcomes expected from the meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D31A36D" w14:textId="77777777" w:rsidR="00B821A6" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text2"/>
+      <w:bookmarkStart w:id="4" w:name="Text2"/>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6F40">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2457866F" w14:textId="77777777" w:rsidR="00B3501E" w:rsidRPr="00B821A6" w:rsidRDefault="00B3501E" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CCD1149" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6F40">
         <w:t>Preliminary proposed agenda including estimated time needed for each agenda item and designated speaker(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721D09DD" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
@@ -1065,151 +1057,151 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:t>Additional i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nformation is attached: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Check1"/>
+      <w:bookmarkStart w:id="5" w:name="Check1"/>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C2169C">
+      <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Check2"/>
+      <w:bookmarkStart w:id="6" w:name="Check2"/>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C2169C">
+      <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="017D2900" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="399A9B19" w14:textId="77777777" w:rsidR="00B821A6" w:rsidRDefault="00B821A6" w:rsidP="00B821A6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B821A6">
         <w:t>Additional informatio</w:t>
       </w:r>
       <w:r>
         <w:t>n will be forwarded separately:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C2169C">
+      <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:tab/>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C2169C">
+      <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B821A6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7B3CED77" w14:textId="42440C3A" w:rsidR="00BE6F40" w:rsidRPr="00783B79" w:rsidRDefault="005855F5" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783B79">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that a </w:t>
       </w:r>
       <w:r w:rsidR="00783B79">
@@ -1261,128 +1253,128 @@
         <w:t>at least two weeks prior to the pre-submission meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6EDC4C" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1706495F" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE6F40">
         <w:t xml:space="preserve">Completed by:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text11"/>
+      <w:bookmarkStart w:id="7" w:name="Text11"/>
       <w:r w:rsidRPr="00BE6F40">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00BE6F40">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:tab/>
         <w:t xml:space="preserve">Date:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text12"/>
+      <w:bookmarkStart w:id="8" w:name="Text12"/>
       <w:r w:rsidRPr="00BE6F40">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6F40">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="67397B6E" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23411476" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BAC31E" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DC1DFB" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1476F5FC" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -1511,177 +1503,177 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14263F99" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A628C27" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2092FBD8" w14:textId="77777777" w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidRDefault="00BE6F40" w:rsidP="00BE6F40">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BE6F40" w:rsidRPr="00BE6F40" w:rsidSect="005625B0">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1526" w:right="1080" w:bottom="1080" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58A839FD" w14:textId="77777777" w:rsidR="00874216" w:rsidRDefault="00874216" w:rsidP="00160872">
+    <w:p w14:paraId="1A60583A" w14:textId="77777777" w:rsidR="000E0ADC" w:rsidRDefault="000E0ADC" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E53C5C7" w14:textId="77777777" w:rsidR="00874216" w:rsidRDefault="00874216" w:rsidP="00160872">
+    <w:p w14:paraId="1CACE06C" w14:textId="77777777" w:rsidR="000E0ADC" w:rsidRDefault="000E0ADC" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4655"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="4799"/>
+      <w:gridCol w:w="4621"/>
+      <w:gridCol w:w="538"/>
+      <w:gridCol w:w="4777"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B6678D" w14:paraId="57ADA2D0" w14:textId="77777777" w:rsidTr="00AB5055">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tcW w:w="4655" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="241F6DBF" w14:textId="5CFCCF45" w:rsidR="00B6678D" w:rsidRPr="00082480" w:rsidRDefault="005855F5" w:rsidP="00DD2771">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="0"/>
             <w:ind w:left="142"/>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Pre-submission </w:t>
           </w:r>
@@ -1779,70 +1771,70 @@
                           <a:ext cx="1371600" cy="262128"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B4BE852" w14:textId="77777777" w:rsidR="00B6678D" w:rsidRDefault="00B6678D" w:rsidP="00AB5055">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="131A2124" w14:textId="77777777" w:rsidR="00874216" w:rsidRDefault="00874216" w:rsidP="00160872">
+    <w:p w14:paraId="5C22064F" w14:textId="77777777" w:rsidR="000E0ADC" w:rsidRDefault="000E0ADC" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B142404" w14:textId="77777777" w:rsidR="00874216" w:rsidRDefault="00874216" w:rsidP="00160872">
+    <w:p w14:paraId="10211A7C" w14:textId="77777777" w:rsidR="000E0ADC" w:rsidRDefault="000E0ADC" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="12371" w:type="dxa"/>
       <w:tblInd w:w="-1077" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3789"/>
       <w:gridCol w:w="86"/>
       <w:gridCol w:w="8496"/>
     </w:tblGrid>
     <w:tr w:rsidR="004F54F4" w14:paraId="12145D3D" w14:textId="77777777" w:rsidTr="007024D5">
@@ -1892,264 +1884,264 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8496" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="008DC9"/>
           <w:noWrap/>
           <w:tcMar>
             <w:right w:w="720" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="41933235" w14:textId="77777777" w:rsidR="00C2169C" w:rsidRDefault="004F54F4" w:rsidP="00C2169C">
           <w:pPr>
             <w:pStyle w:val="ReportType"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           </w:pPr>
           <w:r>
             <w:tab/>
           </w:r>
           <w:r w:rsidR="00C2169C">
             <w:t>Guidance Document</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3D697759" w14:textId="0CC01FDE" w:rsidR="004F54F4" w:rsidRPr="003F22BE" w:rsidRDefault="004F54F4" w:rsidP="00C2169C">
+        <w:p w14:paraId="3D697759" w14:textId="0C1CC575" w:rsidR="004F54F4" w:rsidRPr="003F22BE" w:rsidRDefault="004F54F4" w:rsidP="00C2169C">
           <w:pPr>
             <w:pStyle w:val="ReportType"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE37A4">
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00C2169C">
-            <w:t>02 November 2017</w:t>
+          <w:r w:rsidR="00563309">
+            <w:t>30 March 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3249A0B6" w14:textId="46F9FBB0" w:rsidR="00B6678D" w:rsidRPr="004F54F4" w:rsidRDefault="00B6678D" w:rsidP="004F54F4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="76D09ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="530683A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F9667984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C446660A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9AF64718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="94F850F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4E4BCB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DDEC2822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CFBA8ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8E876E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB94976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="871C9FCC"/>
     <w:lvl w:ilvl="0" w:tplc="7872319C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -2221,51 +2213,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20CB56E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59708D34"/>
     <w:lvl w:ilvl="0" w:tplc="99FCD1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FigureNumber"/>
       <w:lvlText w:val="Figure %1:  "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2314,51 +2306,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247008FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBCAA470"/>
     <w:lvl w:ilvl="0" w:tplc="C3FAD03E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2400,51 +2392,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C65F46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9423918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="936" w:hanging="576"/>
       </w:pPr>
@@ -2523,51 +2515,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B0D3345"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3B8A130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
@@ -2643,84 +2635,93 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40537063"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B34E2426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedList"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...2 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="AlphaList"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Romanlist"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
@@ -2778,51 +2779,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C82409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F96098AA"/>
     <w:lvl w:ilvl="0" w:tplc="2BCC77C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="HPTRAlphaList"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2865,51 +2866,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51543CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6C694CE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2954,51 +2955,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E757358"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D04324A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3095,51 +3096,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66495647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A443714"/>
     <w:lvl w:ilvl="0" w:tplc="3B0E0A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3181,373 +3182,383 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1876649360">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="385028282">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2012180683">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="392117831">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1200435725">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2047018200">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="883564618">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="786896844">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1620795057">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1185434626">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1234051486">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1376348456">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1919051700">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1526209437">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="582684874">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="56630329">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="880479256">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="189412939">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="87971589">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1960839895">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="9794134">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="204487326">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1182670173">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="175314111">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="496576372">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1919706132">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="951280189">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="236482227">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1706905167">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="195781559">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1111510044">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F54F4"/>
     <w:rsid w:val="000073E3"/>
+    <w:rsid w:val="000076BD"/>
+    <w:rsid w:val="00011022"/>
     <w:rsid w:val="0001158D"/>
     <w:rsid w:val="000258B1"/>
     <w:rsid w:val="00031114"/>
     <w:rsid w:val="00041AEF"/>
     <w:rsid w:val="000562CC"/>
     <w:rsid w:val="00056EF5"/>
     <w:rsid w:val="000625E1"/>
     <w:rsid w:val="000701D4"/>
     <w:rsid w:val="0007420A"/>
     <w:rsid w:val="00074E18"/>
     <w:rsid w:val="00076500"/>
     <w:rsid w:val="00082480"/>
     <w:rsid w:val="0008574E"/>
     <w:rsid w:val="000969C8"/>
     <w:rsid w:val="000A34B0"/>
     <w:rsid w:val="000B06D3"/>
     <w:rsid w:val="000B63FB"/>
     <w:rsid w:val="000B7AC1"/>
     <w:rsid w:val="000C0C84"/>
     <w:rsid w:val="000C2C2B"/>
     <w:rsid w:val="000C4F63"/>
+    <w:rsid w:val="000E0ADC"/>
     <w:rsid w:val="000E7B69"/>
     <w:rsid w:val="000F1DC7"/>
     <w:rsid w:val="00100C95"/>
     <w:rsid w:val="00101227"/>
     <w:rsid w:val="001417B0"/>
     <w:rsid w:val="001508C0"/>
     <w:rsid w:val="00153EA0"/>
     <w:rsid w:val="00160872"/>
     <w:rsid w:val="001804E2"/>
     <w:rsid w:val="00184777"/>
     <w:rsid w:val="00196472"/>
     <w:rsid w:val="001B249B"/>
     <w:rsid w:val="001D1224"/>
+    <w:rsid w:val="001D28C1"/>
     <w:rsid w:val="001E1EE0"/>
     <w:rsid w:val="001E6377"/>
     <w:rsid w:val="001F3CD7"/>
     <w:rsid w:val="00211920"/>
     <w:rsid w:val="00217070"/>
     <w:rsid w:val="002225B1"/>
     <w:rsid w:val="002248D2"/>
     <w:rsid w:val="002351BB"/>
     <w:rsid w:val="0023550A"/>
     <w:rsid w:val="00247712"/>
     <w:rsid w:val="002541CA"/>
     <w:rsid w:val="00256E30"/>
     <w:rsid w:val="0029705B"/>
     <w:rsid w:val="002B080E"/>
     <w:rsid w:val="002B4B0F"/>
     <w:rsid w:val="002C2FC8"/>
     <w:rsid w:val="002F018D"/>
     <w:rsid w:val="002F0F10"/>
     <w:rsid w:val="002F38A2"/>
     <w:rsid w:val="00314295"/>
     <w:rsid w:val="003611B6"/>
     <w:rsid w:val="003624EC"/>
     <w:rsid w:val="003823BD"/>
     <w:rsid w:val="00382B15"/>
     <w:rsid w:val="0038699D"/>
     <w:rsid w:val="00390216"/>
     <w:rsid w:val="00391908"/>
     <w:rsid w:val="003B57EF"/>
     <w:rsid w:val="003B65FD"/>
     <w:rsid w:val="003B6DB8"/>
     <w:rsid w:val="003C1FDA"/>
     <w:rsid w:val="003C5BED"/>
     <w:rsid w:val="003C6FE3"/>
     <w:rsid w:val="003E130F"/>
     <w:rsid w:val="003F0B13"/>
     <w:rsid w:val="003F22BE"/>
     <w:rsid w:val="003F3DB0"/>
     <w:rsid w:val="003F7B6A"/>
     <w:rsid w:val="00411497"/>
     <w:rsid w:val="0042146A"/>
     <w:rsid w:val="00424954"/>
     <w:rsid w:val="0045096D"/>
     <w:rsid w:val="0046228D"/>
+    <w:rsid w:val="00465B25"/>
     <w:rsid w:val="004700AB"/>
     <w:rsid w:val="004825AC"/>
     <w:rsid w:val="00482C13"/>
     <w:rsid w:val="004849D4"/>
     <w:rsid w:val="00485DD6"/>
     <w:rsid w:val="004A23B6"/>
     <w:rsid w:val="004A6E8F"/>
     <w:rsid w:val="004C0C5E"/>
     <w:rsid w:val="004D1F62"/>
     <w:rsid w:val="004E3E80"/>
     <w:rsid w:val="004F04F4"/>
     <w:rsid w:val="004F0CAD"/>
     <w:rsid w:val="004F54F4"/>
     <w:rsid w:val="004F5E1B"/>
     <w:rsid w:val="004F69C0"/>
     <w:rsid w:val="00515042"/>
     <w:rsid w:val="005266BD"/>
     <w:rsid w:val="00554FD1"/>
     <w:rsid w:val="005603B2"/>
     <w:rsid w:val="005606E4"/>
     <w:rsid w:val="005625B0"/>
+    <w:rsid w:val="00563309"/>
     <w:rsid w:val="005740D3"/>
     <w:rsid w:val="00577611"/>
     <w:rsid w:val="005855F5"/>
     <w:rsid w:val="005B7200"/>
     <w:rsid w:val="005C013B"/>
     <w:rsid w:val="005C17FB"/>
     <w:rsid w:val="005C24A0"/>
     <w:rsid w:val="005C2D8F"/>
     <w:rsid w:val="005C7506"/>
     <w:rsid w:val="005E01DC"/>
     <w:rsid w:val="005F0467"/>
     <w:rsid w:val="005F316C"/>
     <w:rsid w:val="00611468"/>
     <w:rsid w:val="00617DAF"/>
     <w:rsid w:val="006212C1"/>
     <w:rsid w:val="00622DA4"/>
     <w:rsid w:val="00632767"/>
     <w:rsid w:val="00634087"/>
     <w:rsid w:val="00642182"/>
     <w:rsid w:val="0066205B"/>
     <w:rsid w:val="00662E21"/>
     <w:rsid w:val="00667309"/>
     <w:rsid w:val="006732B4"/>
     <w:rsid w:val="00696158"/>
     <w:rsid w:val="006A09E2"/>
     <w:rsid w:val="006C1348"/>
     <w:rsid w:val="006D5345"/>
+    <w:rsid w:val="006E2702"/>
     <w:rsid w:val="006E69F9"/>
     <w:rsid w:val="00701C28"/>
     <w:rsid w:val="007438CD"/>
     <w:rsid w:val="00744224"/>
     <w:rsid w:val="00750606"/>
     <w:rsid w:val="00754639"/>
     <w:rsid w:val="00764162"/>
     <w:rsid w:val="00783B79"/>
     <w:rsid w:val="007862A9"/>
     <w:rsid w:val="00794BCA"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="007978D5"/>
     <w:rsid w:val="007B00EC"/>
     <w:rsid w:val="007C231C"/>
+    <w:rsid w:val="007F1A79"/>
     <w:rsid w:val="007F293D"/>
     <w:rsid w:val="007F2BED"/>
     <w:rsid w:val="007F2CD1"/>
     <w:rsid w:val="00807CFB"/>
     <w:rsid w:val="00810F4E"/>
     <w:rsid w:val="00835189"/>
     <w:rsid w:val="00837A09"/>
     <w:rsid w:val="00844A35"/>
     <w:rsid w:val="0084665F"/>
     <w:rsid w:val="0085539D"/>
     <w:rsid w:val="00863505"/>
     <w:rsid w:val="00867108"/>
     <w:rsid w:val="00867450"/>
     <w:rsid w:val="008721AE"/>
     <w:rsid w:val="00874216"/>
     <w:rsid w:val="00880E1C"/>
     <w:rsid w:val="00884CEB"/>
     <w:rsid w:val="008916FF"/>
     <w:rsid w:val="008967E2"/>
     <w:rsid w:val="008B055E"/>
     <w:rsid w:val="008B4B07"/>
     <w:rsid w:val="008B6502"/>
     <w:rsid w:val="008C1702"/>
     <w:rsid w:val="008C2964"/>
     <w:rsid w:val="008C4E81"/>
@@ -3652,221 +3663,443 @@
     <w:rsid w:val="00F932F3"/>
     <w:rsid w:val="00FA2023"/>
     <w:rsid w:val="00FB2304"/>
     <w:rsid w:val="00FC69BC"/>
     <w:rsid w:val="00FD5A91"/>
     <w:rsid w:val="00FD6DAF"/>
     <w:rsid w:val="00FF5B52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="498A2EF7"/>
+  <w15:docId w15:val="{A227B8E9-582F-47A1-A0BA-9C1E77CF584B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...147 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B821A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:bidi="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="h1"/>
     <w:next w:val="Paragraph"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DD7890"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="180"/>
@@ -5568,1963 +5801,67 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="00BE6F40"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...372 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...1528 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="000076BD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="58672154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="68114579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7776,51 +6113,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123762213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stahlm@who.int" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stahlm@who.int" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zelekew@who.int" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zelekew@who.int" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8089,75 +6426,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F0B8B7E-B0EB-43B7-8556-901420925AC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>306</Words>
-  <Characters>2117</Characters>
+  <Words>358</Words>
+  <Characters>2041</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>WHO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2414</CharactersWithSpaces>
+  <CharactersWithSpaces>2395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Michelle Kerno</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Report Title">
     <vt:lpwstr>MEETING REQUEST FORM</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Report Type">
     <vt:lpwstr>Meeting Request Form</vt:lpwstr>
   </property>