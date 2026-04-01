--- v0 (2025-10-13)
+++ v1 (2026-04-01)
@@ -956,93 +956,93 @@
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004571C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004571C0">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004571C0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004571C0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Sterile</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A389F90" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w:rsidRDefault="00BE6E2C" w:rsidP="00BE6E2C">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00487F11">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-sterile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w14:paraId="4D151592" w14:textId="77777777" w:rsidTr="00487F11">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1076,56 +1076,56 @@
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1: No risk assessment summary is provided </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7507F37E" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w:rsidRDefault="00BE6E2C" w:rsidP="00BE6E2C">
@@ -1133,56 +1133,56 @@
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Option 2. Risk assessment summary is provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1215,90 +1215,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFB297B" w14:textId="76CF1F93" w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w:rsidRDefault="00BE6E2C" w:rsidP="7EBC16AB">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A44FE">
+            <w:r w:rsidR="00725279">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7EBC16AB" w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>A nitrosamine Risk Assessment Report is provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3528,89 +3528,1617 @@
       <w:r w:rsidRPr="05603F35">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please file this application via the ePQS Portal (https://who.my.site.com/ePQS/s/login).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A0FADF" w14:textId="517DC539" w:rsidR="00BE6E2C" w:rsidRDefault="05603F35" w:rsidP="000E04CD">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="05603F35">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Further information regarding the portal and its use can be located on the PQT website at this address: https://extranet.who.int/prequal/epqs/epqs-portal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74063C08" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRDefault="00BE6E2C" w:rsidP="000E04CD">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32343669" w14:textId="77777777" w:rsidR="0061797C" w:rsidRPr="00D47748" w:rsidRDefault="0061797C" w:rsidP="00BE6E2C">
+    <w:p w14:paraId="32343669" w14:textId="2081F5C6" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BE73AA" w14:textId="77777777" w:rsidR="0061797C" w:rsidRDefault="0061797C" w:rsidP="00BE6E2C">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0061797C" w:rsidRPr="00D47748" w:rsidSect="009977D7">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="043C29FC" w14:textId="149395D4" w:rsidR="00B67ED6" w:rsidRPr="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00BE6E2C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67ED6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>REPEAT AS NECESSARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0D7695" w14:textId="6B14CABB" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk58353270"/>
+      <w:r>
+        <w:t>New Account record</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9445" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5485"/>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="002E7D89" w14:paraId="1FB6A68F" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8B0107" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="002E7D89" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk58353748"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="002E7D89">
+              <w:t xml:space="preserve">Account </w:t>
+            </w:r>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E7D89">
+              <w:t>nformation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB34DA5" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="002E7D89" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Format</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="6A1E0141" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2079D7" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Organisation’s Legal Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EF084C" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="7ED37CE8" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C231CEB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Organisation description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1911FB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="67CA95DF" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126BCF5D" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFED8A8" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="003756DA" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0A911C35" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E47AFB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154EC966" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="003756DA" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0D6C0B85" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF3E209" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Primary Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563369BB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="003756DA" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>First Name, Last name, email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="003A149F" w14:paraId="51A5B47E" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9445" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0502A5F7" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="003A149F" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A149F">
+              <w:t>Physical Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="16654DE4" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0A35B7" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t xml:space="preserve">Address (Unit, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Street No., Industrial Zone, Building)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBB958E" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="367F9EC1" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4769ED7C" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C876BA" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0FB6EC86" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FA1C24" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Province/State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E167C9B" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="1CCCB0A4" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779C9C94" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Zip/Postal Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2FDA0B" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="37B8E19C" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A1327B" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1A8DA6" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0A7C93E1" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB40260" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:bookmarkStart w:id="4" w:name="_Hlk57733167"/>
+            <w:r>
+              <w:t>Latitude (Decimal)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:t>to a precision of 1/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:t xml:space="preserve"> of a second</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CBFB82" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0C3F0680" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6841D6B5" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Longitude (Decimal)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:t>to a precision of 1/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C793E">
+              <w:t xml:space="preserve"> of a second</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D6D1E5" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0905A450" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E91AD7" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>DUNS#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B788BD" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="7CB33CE1" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="387D48E3" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:bookmarkStart w:id="5" w:name="_Hlk57733108"/>
+            <w:r w:rsidRPr="00EA4A1B">
+              <w:t>EMA (IRIS) ORG-ID</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3961EC4E" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="2EA6A915" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03338E0F" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00EA4A1B" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r w:rsidRPr="00EA4A1B">
+              <w:t>EMA (IRIS) LOC-ID</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDD94E9" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00200E6E" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="003A149F" w14:paraId="0EF888D8" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9445" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB14D8A" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="003A149F" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Mailing Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="19522DE8" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA6748C" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:bookmarkStart w:id="6" w:name="_Hlk57726576"/>
+            <w:r>
+              <w:t>Same as above? (if no, complete following fields)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD213E5" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="7A5A612F" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B7DE79" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t xml:space="preserve">Address (Unit, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Street No., Industrial Zone, Building)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DE7C7C" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0B095296" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784F3FFE" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1356FBDF" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="6C31B4E7" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB1FD49" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Province/State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4ECD95" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="61718428" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5F1B6" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Zip/Postal Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B46AD41" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="3CCE46FA" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE7E1F3" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD404F1" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="6"/>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="3AA73202" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5085ABDA" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Organization type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331EAB87" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="00D13A3F" w14:paraId="24CBF9F2" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B365A02" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00D13A3F" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13A3F">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Other information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F27CC0E" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00D13A3F" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="47B1F574" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40408FFB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Area of interest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E06C93" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009408AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>e.g. IVD Lab testing, Medicine Prequalification, Inspections etc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="0E4FE225" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112249DF" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Is the proposed Account part of a hierarchy of accounts already in ePQS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B78A49C" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="1F6C1B2D" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A36774" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Is there a superior Account record in the hierarchy this Account should be linked to?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC4A7F3" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="4560F84E" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115B579B" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t xml:space="preserve">Parent Account Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783C8902" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="7C91C9CA" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34229570" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Parent Account, Organization UID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCBC002" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0031246C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please include the Organization UID, if this is known.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="24387663" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF74C01" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2BCBDB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="009408AA" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25228809" w14:textId="1D6C3B8E" w:rsidR="00B67ED6" w:rsidRPr="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67ED6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B67ED6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://iris.ema.europa.eu/locations/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38C99377" w14:textId="17B2685D" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261EEA2F" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282B2009" w14:textId="23C05F90" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>New Contact record</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9175" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4315"/>
+        <w:gridCol w:w="4860"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="002E7D89" w14:paraId="07BE64EC" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1978D103" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="002E7D89" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136127">
+              <w:t>Contact Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF72E77" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="002E7D89" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="00136127" w14:paraId="5B18A48B" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E327579" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00136127" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Salutation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D15E39" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00A93368" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00645D9E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Mr, Miss, Ms, Mrs, Dr, Prof.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="00A93368" w14:paraId="03BA06B3" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6D61A7" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00A93368" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4838DC" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00A93368" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="00A93368" w14:paraId="61A6C583" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129FAC0A" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00126B05" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Family Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1297B927" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00A93368" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="00136127" w14:paraId="5F4F4400" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F42335" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00136127" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F78252" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00136127" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="039FB27A" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF0A763" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="715276AD" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00645D9E" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="6B25023C" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208EADE4" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1C6D1" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="4AF97CC2" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D3AE7D" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t xml:space="preserve">Mobile </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D99A19" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="62C21BE3" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603409D9" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476AAED6" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="1D5B7C1A" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB4ACA1" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Fax</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4F7C2B" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="3051540F" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B4BC4C" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r w:rsidRPr="00136127">
+              <w:t>Mail Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A89B0F" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="53BF7E4C" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B129379" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t xml:space="preserve">Address (Unit, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Street No., Industrial Zone, Building)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B0627F" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="5F11ADC4" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="745D137B" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C148C6" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="76A68872" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4444303D" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Province/State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FB6D8E" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w:rsidRPr="00136127" w14:paraId="1518F06F" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCD6F87" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00136127" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Zip/Postal Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3C8074" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00136127" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="3957B77B" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CC8366" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D9DF48" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="5D1CA343" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7526B9DB" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>Job Function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B4EE08" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67ED6" w14:paraId="3CADF955" w14:textId="77777777" w:rsidTr="00484FE1">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB032EF" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:r>
+              <w:t>PQT Area of interest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389EBC63" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00484FE1">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009408AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>What aspect of ePQS will you be involved in e.g. IVD Lab testing, Medicine Prequalification, Inspections etc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
+    </w:tbl>
+    <w:p w14:paraId="794303C6" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6"/>
+    <w:p w14:paraId="1AF4B13A" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6"/>
+    <w:p w14:paraId="383FBFEF" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00B67ED6"/>
+    <w:p w14:paraId="233B4BB5" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00B67ED6" w:rsidRDefault="00B67ED6" w:rsidP="00BE6E2C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E54A670" w14:textId="77777777" w:rsidR="00B67ED6" w:rsidRPr="00D47748" w:rsidRDefault="00B67ED6" w:rsidP="00BE6E2C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B67ED6" w:rsidRPr="00D47748" w:rsidSect="009977D7">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1526" w:right="1080" w:bottom="1080" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DBF6EA4" w14:textId="77777777" w:rsidR="00EE52E0" w:rsidRDefault="00EE52E0" w:rsidP="00160872">
+    <w:p w14:paraId="78F00DC9" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34F14DDE" w14:textId="77777777" w:rsidR="00EE52E0" w:rsidRDefault="00EE52E0" w:rsidP="00160872">
+    <w:p w14:paraId="416154F9" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7AD72848" w14:textId="77777777" w:rsidR="00EE52E0" w:rsidRDefault="00EE52E0"/>
+    <w:p w14:paraId="48AF25CB" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3799,65 +5327,65 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1024893A" w14:textId="77777777" w:rsidR="00B6678D" w:rsidRDefault="00B6678D" w:rsidP="00AB5055">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12BC91AA" w14:textId="77777777" w:rsidR="00EE52E0" w:rsidRDefault="00EE52E0" w:rsidP="00160872">
+    <w:p w14:paraId="3D350DF2" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E5E25BD" w14:textId="77777777" w:rsidR="00EE52E0" w:rsidRDefault="00EE52E0" w:rsidP="00160872">
+    <w:p w14:paraId="3002F925" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="272A0815" w14:textId="77777777" w:rsidR="00EE52E0" w:rsidRDefault="00EE52E0"/>
+    <w:p w14:paraId="53541757" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="79233FFA" w14:textId="77777777" w:rsidR="0085550E" w:rsidRDefault="0085550E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123D1B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123D1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4061,72 +5589,84 @@
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  "Report Type"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00010F5B" w:rsidRPr="000223CD">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00043F8E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Application Form</w:t>
           </w:r>
           <w:r w:rsidR="00010F5B" w:rsidRPr="000223CD">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="736C25E5" w14:textId="128588D9" w:rsidR="000863D1" w:rsidRPr="003F22BE" w:rsidRDefault="000863D1" w:rsidP="0061797C">
+        <w:p w14:paraId="736C25E5" w14:textId="47CE72F5" w:rsidR="000863D1" w:rsidRPr="003F22BE" w:rsidRDefault="000863D1" w:rsidP="0061797C">
           <w:pPr>
             <w:pStyle w:val="ReportDate"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE37A4">
             <w:tab/>
           </w:r>
           <w:r w:rsidR="002246CD">
-            <w:t xml:space="preserve">10 </w:t>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00583AEE">
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidR="002246CD">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00583AEE">
+            <w:t>March</w:t>
           </w:r>
           <w:r w:rsidR="00BE6E2C">
-            <w:t xml:space="preserve">June </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B6359B">
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00BE6E2C">
-            <w:t>25</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00583AEE">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0FA41B72" w14:textId="77777777" w:rsidR="00B6678D" w:rsidRPr="000863D1" w:rsidRDefault="00B6678D" w:rsidP="009977D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="76D09ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5135,50 +6675,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45563BC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="914EBFAA"/>
+    <w:lvl w:ilvl="0" w:tplc="58308E54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E757358"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D04324A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5275,51 +6905,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A0788F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACDAA5E8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5388,51 +7018,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66495647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A443714"/>
     <w:lvl w:ilvl="0" w:tplc="3B0E0A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5481,60 +7111,60 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1865901193">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="34545153">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="370765080">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1325282913">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1718318492">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="682321122">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2068872600">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1437407729">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="847527360">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2078278446">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
@@ -5616,110 +7246,113 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="669337462">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1537617199">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1776244926">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1551843217">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2034067611">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1252741633">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1257130077">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1859200134">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="730737858">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="750084465">
     <w:abstractNumId w:val="16"/>
   </w:num>
+  <w:num w:numId="38" w16cid:durableId="2120252505">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5745,50 +7378,51 @@
     <w:rsid w:val="00056EF5"/>
     <w:rsid w:val="000701D4"/>
     <w:rsid w:val="00073A51"/>
     <w:rsid w:val="0007420A"/>
     <w:rsid w:val="00074E18"/>
     <w:rsid w:val="00076500"/>
     <w:rsid w:val="00082480"/>
     <w:rsid w:val="0008574E"/>
     <w:rsid w:val="000863D1"/>
     <w:rsid w:val="000969C8"/>
     <w:rsid w:val="000A34B0"/>
     <w:rsid w:val="000A778A"/>
     <w:rsid w:val="000B06D3"/>
     <w:rsid w:val="000B63FB"/>
     <w:rsid w:val="000B7AC1"/>
     <w:rsid w:val="000C0C84"/>
     <w:rsid w:val="000C2C2B"/>
     <w:rsid w:val="000C4F63"/>
     <w:rsid w:val="000D1D67"/>
     <w:rsid w:val="000E04CD"/>
     <w:rsid w:val="000E19FA"/>
     <w:rsid w:val="000E7B69"/>
     <w:rsid w:val="000F1DC7"/>
     <w:rsid w:val="00100C95"/>
     <w:rsid w:val="00101227"/>
+    <w:rsid w:val="00121809"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00126801"/>
     <w:rsid w:val="00135678"/>
     <w:rsid w:val="001417B0"/>
     <w:rsid w:val="001508C0"/>
     <w:rsid w:val="00153EA0"/>
     <w:rsid w:val="0015691A"/>
     <w:rsid w:val="001570A2"/>
     <w:rsid w:val="00160004"/>
     <w:rsid w:val="00160872"/>
     <w:rsid w:val="001804E2"/>
     <w:rsid w:val="00184777"/>
     <w:rsid w:val="00196472"/>
     <w:rsid w:val="001B249B"/>
     <w:rsid w:val="001C2CF0"/>
     <w:rsid w:val="001D3C61"/>
     <w:rsid w:val="001E1EE0"/>
     <w:rsid w:val="001E3831"/>
     <w:rsid w:val="001E6377"/>
     <w:rsid w:val="001F3CD7"/>
     <w:rsid w:val="00211911"/>
     <w:rsid w:val="00211920"/>
     <w:rsid w:val="00217070"/>
     <w:rsid w:val="00220C56"/>
     <w:rsid w:val="00221BA9"/>
@@ -5796,181 +7430,188 @@
     <w:rsid w:val="002246CD"/>
     <w:rsid w:val="002248D2"/>
     <w:rsid w:val="002351BB"/>
     <w:rsid w:val="0023550A"/>
     <w:rsid w:val="00236813"/>
     <w:rsid w:val="00245D70"/>
     <w:rsid w:val="00247712"/>
     <w:rsid w:val="002541CA"/>
     <w:rsid w:val="00255324"/>
     <w:rsid w:val="00256E30"/>
     <w:rsid w:val="00281505"/>
     <w:rsid w:val="00292F6F"/>
     <w:rsid w:val="0029705B"/>
     <w:rsid w:val="002B080E"/>
     <w:rsid w:val="002B4B0F"/>
     <w:rsid w:val="002B7585"/>
     <w:rsid w:val="002C2FC8"/>
     <w:rsid w:val="002F018D"/>
     <w:rsid w:val="002F0F10"/>
     <w:rsid w:val="002F38A2"/>
     <w:rsid w:val="0031141A"/>
     <w:rsid w:val="00314295"/>
     <w:rsid w:val="00322BB1"/>
     <w:rsid w:val="003516B6"/>
     <w:rsid w:val="003573C1"/>
+    <w:rsid w:val="0035787D"/>
     <w:rsid w:val="003611B6"/>
     <w:rsid w:val="003624EC"/>
     <w:rsid w:val="003823BD"/>
     <w:rsid w:val="00382B15"/>
+    <w:rsid w:val="003847EB"/>
     <w:rsid w:val="0038699D"/>
     <w:rsid w:val="00390216"/>
     <w:rsid w:val="00391908"/>
     <w:rsid w:val="003945CF"/>
     <w:rsid w:val="003B65FD"/>
     <w:rsid w:val="003C1FDA"/>
     <w:rsid w:val="003C5BED"/>
     <w:rsid w:val="003C6FE3"/>
     <w:rsid w:val="003E0477"/>
     <w:rsid w:val="003E130F"/>
     <w:rsid w:val="003E42DF"/>
     <w:rsid w:val="003E4D73"/>
     <w:rsid w:val="003F0B13"/>
     <w:rsid w:val="003F22BE"/>
     <w:rsid w:val="003F3DB0"/>
     <w:rsid w:val="003F7B6A"/>
     <w:rsid w:val="00411497"/>
     <w:rsid w:val="00411681"/>
     <w:rsid w:val="0042146A"/>
     <w:rsid w:val="00424954"/>
     <w:rsid w:val="00433531"/>
     <w:rsid w:val="0045096D"/>
     <w:rsid w:val="004571C0"/>
     <w:rsid w:val="0046228D"/>
     <w:rsid w:val="004700AB"/>
     <w:rsid w:val="00477097"/>
     <w:rsid w:val="004825AC"/>
     <w:rsid w:val="004849D4"/>
     <w:rsid w:val="00485B82"/>
     <w:rsid w:val="00485CF6"/>
     <w:rsid w:val="00485DD6"/>
     <w:rsid w:val="00487F11"/>
+    <w:rsid w:val="0049325A"/>
     <w:rsid w:val="004A23B6"/>
     <w:rsid w:val="004A6E8F"/>
     <w:rsid w:val="004B4A9F"/>
     <w:rsid w:val="004B7EE1"/>
     <w:rsid w:val="004C0C5E"/>
     <w:rsid w:val="004C731E"/>
     <w:rsid w:val="004D1F62"/>
     <w:rsid w:val="004F04F4"/>
     <w:rsid w:val="004F0CAD"/>
     <w:rsid w:val="004F5E1B"/>
     <w:rsid w:val="00515042"/>
     <w:rsid w:val="00525900"/>
     <w:rsid w:val="005266BD"/>
     <w:rsid w:val="0054053C"/>
     <w:rsid w:val="00554FD1"/>
     <w:rsid w:val="005603B2"/>
     <w:rsid w:val="005606E4"/>
     <w:rsid w:val="005625B0"/>
     <w:rsid w:val="005740D3"/>
     <w:rsid w:val="005775F0"/>
     <w:rsid w:val="00577611"/>
+    <w:rsid w:val="00583AEE"/>
     <w:rsid w:val="005A7328"/>
     <w:rsid w:val="005B2D82"/>
     <w:rsid w:val="005B7200"/>
     <w:rsid w:val="005C013B"/>
     <w:rsid w:val="005C24A0"/>
     <w:rsid w:val="005C2D8F"/>
     <w:rsid w:val="005C7506"/>
     <w:rsid w:val="005E0158"/>
     <w:rsid w:val="005E01DC"/>
     <w:rsid w:val="005E406C"/>
     <w:rsid w:val="005E7B3D"/>
     <w:rsid w:val="005F0467"/>
     <w:rsid w:val="00610F94"/>
     <w:rsid w:val="00611468"/>
     <w:rsid w:val="0061797C"/>
     <w:rsid w:val="00617DAF"/>
     <w:rsid w:val="006212C1"/>
     <w:rsid w:val="00622DA4"/>
     <w:rsid w:val="00632767"/>
     <w:rsid w:val="00634087"/>
     <w:rsid w:val="00642182"/>
     <w:rsid w:val="00652A1A"/>
     <w:rsid w:val="0066205B"/>
     <w:rsid w:val="00662E21"/>
     <w:rsid w:val="0066540A"/>
     <w:rsid w:val="00667309"/>
     <w:rsid w:val="006702FE"/>
     <w:rsid w:val="00674E6D"/>
     <w:rsid w:val="00696158"/>
     <w:rsid w:val="006A09E2"/>
     <w:rsid w:val="006A3994"/>
     <w:rsid w:val="006A456C"/>
     <w:rsid w:val="006A6068"/>
     <w:rsid w:val="006C1348"/>
+    <w:rsid w:val="006D3CDA"/>
     <w:rsid w:val="006D5345"/>
     <w:rsid w:val="006E69F9"/>
     <w:rsid w:val="006F05BF"/>
     <w:rsid w:val="006F36ED"/>
     <w:rsid w:val="00701C28"/>
     <w:rsid w:val="0070546C"/>
+    <w:rsid w:val="00725279"/>
     <w:rsid w:val="007438CD"/>
     <w:rsid w:val="00744224"/>
     <w:rsid w:val="00750606"/>
     <w:rsid w:val="00750E98"/>
     <w:rsid w:val="00754639"/>
     <w:rsid w:val="00764162"/>
     <w:rsid w:val="00767809"/>
     <w:rsid w:val="007803E3"/>
     <w:rsid w:val="00785827"/>
     <w:rsid w:val="007862A9"/>
     <w:rsid w:val="007867C1"/>
     <w:rsid w:val="00794BCA"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="007978D5"/>
     <w:rsid w:val="007A44FE"/>
     <w:rsid w:val="007B00EC"/>
     <w:rsid w:val="007C231C"/>
     <w:rsid w:val="007E4313"/>
     <w:rsid w:val="007F293D"/>
     <w:rsid w:val="007F2BED"/>
     <w:rsid w:val="007F2CD1"/>
     <w:rsid w:val="00810F4E"/>
     <w:rsid w:val="00835189"/>
     <w:rsid w:val="00835425"/>
     <w:rsid w:val="00844A35"/>
     <w:rsid w:val="0084665F"/>
     <w:rsid w:val="0085539D"/>
     <w:rsid w:val="0085550E"/>
     <w:rsid w:val="00856996"/>
     <w:rsid w:val="0086115D"/>
     <w:rsid w:val="00863505"/>
     <w:rsid w:val="00867108"/>
     <w:rsid w:val="00867450"/>
     <w:rsid w:val="008721AE"/>
+    <w:rsid w:val="00874A3E"/>
     <w:rsid w:val="00880E1C"/>
     <w:rsid w:val="00882232"/>
     <w:rsid w:val="00883D3C"/>
     <w:rsid w:val="00884CEB"/>
     <w:rsid w:val="008916FF"/>
     <w:rsid w:val="008931EC"/>
     <w:rsid w:val="008967E2"/>
     <w:rsid w:val="008B0124"/>
     <w:rsid w:val="008B055E"/>
     <w:rsid w:val="008B4B07"/>
     <w:rsid w:val="008B6502"/>
     <w:rsid w:val="008C1702"/>
     <w:rsid w:val="008C22A5"/>
     <w:rsid w:val="008C2964"/>
     <w:rsid w:val="008C4E81"/>
     <w:rsid w:val="008D14C0"/>
     <w:rsid w:val="008D7399"/>
     <w:rsid w:val="008E4BA6"/>
     <w:rsid w:val="008F006F"/>
     <w:rsid w:val="008F067C"/>
     <w:rsid w:val="008F1E81"/>
     <w:rsid w:val="008F520B"/>
     <w:rsid w:val="00902C58"/>
     <w:rsid w:val="009031A9"/>
     <w:rsid w:val="00903CFC"/>
@@ -6011,50 +7652,51 @@
     <w:rsid w:val="00A92C57"/>
     <w:rsid w:val="00A94062"/>
     <w:rsid w:val="00AA3A9E"/>
     <w:rsid w:val="00AA3E90"/>
     <w:rsid w:val="00AB447F"/>
     <w:rsid w:val="00AB4E8B"/>
     <w:rsid w:val="00AB5055"/>
     <w:rsid w:val="00AC1B70"/>
     <w:rsid w:val="00AC51FD"/>
     <w:rsid w:val="00AD39C5"/>
     <w:rsid w:val="00AD67CE"/>
     <w:rsid w:val="00AE37A4"/>
     <w:rsid w:val="00AE6B3E"/>
     <w:rsid w:val="00AF58B5"/>
     <w:rsid w:val="00B21F19"/>
     <w:rsid w:val="00B24A40"/>
     <w:rsid w:val="00B3494F"/>
     <w:rsid w:val="00B365FC"/>
     <w:rsid w:val="00B4082C"/>
     <w:rsid w:val="00B4656C"/>
     <w:rsid w:val="00B57409"/>
     <w:rsid w:val="00B6359B"/>
     <w:rsid w:val="00B6394B"/>
     <w:rsid w:val="00B64CB5"/>
     <w:rsid w:val="00B6678D"/>
+    <w:rsid w:val="00B67ED6"/>
     <w:rsid w:val="00B72AA5"/>
     <w:rsid w:val="00B73D61"/>
     <w:rsid w:val="00B75635"/>
     <w:rsid w:val="00B94634"/>
     <w:rsid w:val="00B97271"/>
     <w:rsid w:val="00BA3DAB"/>
     <w:rsid w:val="00BA7A56"/>
     <w:rsid w:val="00BB2981"/>
     <w:rsid w:val="00BE6E2C"/>
     <w:rsid w:val="00BF0229"/>
     <w:rsid w:val="00BF47D6"/>
     <w:rsid w:val="00C11367"/>
     <w:rsid w:val="00C12AD6"/>
     <w:rsid w:val="00C15807"/>
     <w:rsid w:val="00C34CBD"/>
     <w:rsid w:val="00C3706B"/>
     <w:rsid w:val="00C503B6"/>
     <w:rsid w:val="00C53E43"/>
     <w:rsid w:val="00C64D4C"/>
     <w:rsid w:val="00C76B9B"/>
     <w:rsid w:val="00C93B57"/>
     <w:rsid w:val="00C96E64"/>
     <w:rsid w:val="00CA4CEF"/>
     <w:rsid w:val="00CA519B"/>
     <w:rsid w:val="00CA5A62"/>
@@ -6303,51 +7945,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7519,51 +9161,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004A6E8F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBodyCenter">
     <w:name w:val="Table Body Center"/>
     <w:rsid w:val="009F0D4E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:aliases w:val="WHO Table 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="0042146A"/>
     <w:pPr>
       <w:ind w:left="144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="144" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="29" w:type="dxa"/>
         <w:left w:w="29" w:type="dxa"/>
@@ -8706,51 +10348,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123762213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.ema.europa.eu/locations/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ich.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -9022,61 +10664,61 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF26871D-3CBE-4C45-9CDC-EED67398F432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5232</Characters>
+  <Pages>7</Pages>
+  <Words>1083</Words>
+  <Characters>6690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>158</Lines>
-  <Paragraphs>112</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>WHO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5972</CharactersWithSpaces>
+  <CharactersWithSpaces>7758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michelle Kerno</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Report Title">
     <vt:lpwstr>World Health Organisation – Prequalification Team_x000d_
 Active Pharmaceutical Ingredient Master File_x000d_