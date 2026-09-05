--- v1 (2026-04-01)
+++ v2 (2026-09-05)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_Toc439845061"/>
     <w:p w14:paraId="5E28D37C" w14:textId="77777777" w:rsidR="00B4082C" w:rsidRDefault="00245D70" w:rsidP="00B4082C">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004571C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00CD76EC" w:rsidRPr="004571C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DOCPROPERTY  "Report Title"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004571C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -655,183 +655,177 @@
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Organisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="162CC15D" w14:textId="77777777" w:rsidR="00FF4282" w:rsidRPr="004571C0" w:rsidRDefault="00FF4282" w:rsidP="00485B82">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="38C91770" w14:textId="77777777" w:rsidTr="002246CD">
+      <w:tr w:rsidR="00AB1BC2" w:rsidRPr="004571C0" w14:paraId="38C91770" w14:textId="77777777" w:rsidTr="002246CD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4225" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7172812D" w14:textId="7AA9CCF6" w:rsidR="0085550E" w:rsidRDefault="3A855535" w:rsidP="3A855535">
+          <w:p w14:paraId="7172812D" w14:textId="7AA9CCF6" w:rsidR="00AB1BC2" w:rsidRDefault="00AB1BC2" w:rsidP="00AB1BC2">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A855535">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant Organisation’s ePQS Account UID</w:t>
             </w:r>
             <w:r w:rsidRPr="002246CD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50D28F1C" w14:textId="59FC53D7" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="3A855535" w:rsidP="0085550E">
+          <w:p w14:paraId="50D28F1C" w14:textId="6B5888F4" w:rsidR="00AB1BC2" w:rsidRPr="004571C0" w:rsidRDefault="00AB1BC2" w:rsidP="00AB1BC2">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="3A855535">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>If the Account does not yet exist in ePQS, please download a New Account form from the ePQS Portal and append it to this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="7DCFF6B3" w14:textId="77777777" w:rsidTr="002246CD">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4225" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5533A4A8" w14:textId="2DEC9EB9" w:rsidR="0085550E" w:rsidRDefault="0085550E" w:rsidP="0085550E">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Applicant Contact’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3940963A" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="6DD1CBAA" w14:textId="77777777" w:rsidTr="002246CD">
+      <w:tr w:rsidR="00134BC5" w:rsidRPr="004571C0" w14:paraId="6DD1CBAA" w14:textId="77777777" w:rsidTr="002246CD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4225" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B337224" w14:textId="41DFF3AE" w:rsidR="0085550E" w:rsidRDefault="3A855535" w:rsidP="3A855535">
+          <w:p w14:paraId="7B337224" w14:textId="41DFF3AE" w:rsidR="00134BC5" w:rsidRDefault="00134BC5" w:rsidP="00134BC5">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A855535">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant Contact’s ePQS Contact UID</w:t>
             </w:r>
             <w:r w:rsidRPr="002246CD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAEBE91" w14:textId="023BF612" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="3A855535" w:rsidP="0085550E">
+          <w:p w14:paraId="7FAEBE91" w14:textId="47A00860" w:rsidR="00134BC5" w:rsidRPr="004571C0" w:rsidRDefault="00134BC5" w:rsidP="00134BC5">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="3A855535">
-[...3 lines deleted...]
-              <w:t>If this Contact does not yet exist in ePQS please download and a New Contact form from tee PQS Portal and append it to this application.</w:t>
+            <w:r>
+              <w:t>If this Contact does not yet exist in ePQS please download and a New Contact form from the PQS Portal and append it to this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="0E64D7DA" w14:textId="77777777" w:rsidTr="002246CD">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4225" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39F61B91" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="3A855535">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A855535">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agent's name (if applicable)</w:t>
@@ -956,93 +950,93 @@
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004571C0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004571C0">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="004571C0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004571C0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004571C0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Sterile</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A389F90" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w:rsidRDefault="00BE6E2C" w:rsidP="00BE6E2C">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00487F11">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="00487F11">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00487F11">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-sterile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w14:paraId="4D151592" w14:textId="77777777" w:rsidTr="00487F11">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1076,56 +1070,56 @@
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1: No risk assessment summary is provided </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7507F37E" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w:rsidRDefault="00BE6E2C" w:rsidP="00BE6E2C">
@@ -1133,56 +1127,56 @@
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Option 2. Risk assessment summary is provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1215,90 +1209,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFB297B" w14:textId="76CF1F93" w:rsidR="00BE6E2C" w:rsidRPr="004571C0" w:rsidRDefault="00BE6E2C" w:rsidP="7EBC16AB">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725279">
+            <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002246CD" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7EBC16AB" w:rsidRPr="7EBC16AB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>A nitrosamine Risk Assessment Report is provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1380,149 +1374,149 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> table as necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="002246CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for each site of API or Intermediate manufacture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC805CB" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRPr="00BE6E2C" w:rsidRDefault="00BE6E2C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableProfessional"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4190"/>
         <w:gridCol w:w="5449"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004571C0" w:rsidRPr="004571C0" w14:paraId="69D2C9C2" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="004571C0" w:rsidRPr="004571C0" w14:paraId="69D2C9C2" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EAF3301" w14:textId="3B56344C" w:rsidR="009977D7" w:rsidRPr="00B6394B" w:rsidRDefault="005B2D82" w:rsidP="005B2D82">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Site activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="124485EE" w14:textId="25F6B1CE" w:rsidR="004571C0" w:rsidRPr="005A7328" w:rsidRDefault="005B2D82" w:rsidP="004571C0">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7328">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>API Manufacture/Intermediate manufacture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004571C0" w:rsidRPr="004571C0" w14:paraId="64A4DEBC" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="004571C0" w:rsidRPr="004571C0" w14:paraId="64A4DEBC" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62EF2C2B" w14:textId="585F39B3" w:rsidR="009977D7" w:rsidRPr="00B6394B" w:rsidRDefault="005B2D82" w:rsidP="004571C0">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002246CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site Company </w:t>
             </w:r>
             <w:r w:rsidRPr="002246CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="005B2D82" w:rsidDel="005B2D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C7E4EE2" w14:textId="77777777" w:rsidR="004571C0" w:rsidRPr="004571C0" w:rsidRDefault="004571C0" w:rsidP="004571C0">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B2D82" w:rsidRPr="004571C0" w14:paraId="7BD8C237" w14:textId="77777777" w:rsidTr="005A7328">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68A8B57F" w14:textId="3CD42B54" w:rsidR="005B2D82" w:rsidRDefault="005B2D82" w:rsidP="005B2D82">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -1546,876 +1540,864 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B47C837" w14:textId="77777777" w:rsidR="005B2D82" w:rsidRPr="004571C0" w:rsidRDefault="005B2D82" w:rsidP="004571C0">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="327EA523" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="327EA523" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="713DD4FA" w14:textId="10AEC743" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="3A855535" w:rsidP="0085550E">
+          <w:p w14:paraId="713DD4FA" w14:textId="10AEC743" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A855535">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Manufacturer’s Organisation’s ePQS Account UID</w:t>
             </w:r>
             <w:r w:rsidRPr="3A855535">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C206990" w14:textId="7669AD0A" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="3A855535" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C206990" w14:textId="017A6D5E" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
-            <w:r w:rsidRPr="3A855535">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>If the Account does not yet exist in ePQS, please download a New Account form from the ePQS Portal and append it to this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="21555B4D" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="21555B4D" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF90720" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="5CF90720" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58932DEA" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="58932DEA" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="042F5C8A" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="042F5C8A" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B5A5423" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="2B5A5423" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Site activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="435A8F11" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="435A8F11" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
             <w:r>
               <w:t>API Manufacture/Intermediate manufacture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="11F3D236" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="11F3D236" w14:textId="77777777" w:rsidTr="005A7328">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27FDDA0C" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="27FDDA0C" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site Company </w:t>
             </w:r>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="005B2D82" w:rsidDel="005B2D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50A2D5E0" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="50A2D5E0" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="14A940E6" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="14A940E6" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51D4214E" w14:textId="77777777" w:rsidR="0085550E" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D4214E" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B6394B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="520E964F" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520E964F" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="659DB5F9" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="659DB5F9" w14:textId="77777777" w:rsidTr="005A7328">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C2B761F" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="05603F35" w:rsidP="05603F35">
+          <w:p w14:paraId="3C2B761F" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05603F35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Manufacturer’s Organisation’s ePQS Account UID</w:t>
             </w:r>
             <w:r w:rsidRPr="05603F35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5F5070" w14:textId="3FDCC4FD" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="6D45ED5D" w:rsidP="6D45ED5D">
+          <w:p w14:paraId="6A5F5070" w14:textId="20BA9F5C" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6D45ED5D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>If the Account does not yet exist in ePQS, please download a New Account form from the ePQS Portal and append it to this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="7F84545A" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="7F84545A" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24DC7F08" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DC7F08" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A02264E" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A02264E" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="7D65E646" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="7D65E646" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ECD8840" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="6ECD8840" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Site activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF0E3F4" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="5DF0E3F4" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
             <w:r>
               <w:t>API Manufacture/Intermediate manufacture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="50CD87B8" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="50CD87B8" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="493FF514" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="493FF514" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site Company </w:t>
             </w:r>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="005B2D82" w:rsidDel="005B2D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35A9DE9A" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A9DE9A" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="2D52B5E2" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="2D52B5E2" w14:textId="77777777" w:rsidTr="005A7328">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77DC8C82" w14:textId="77777777" w:rsidR="0085550E" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="77DC8C82" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B6394B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6307624B" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="6307624B" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="2359EE02" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="2359EE02" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59186263" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="05603F35" w:rsidP="05603F35">
+          <w:p w14:paraId="59186263" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05603F35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Manufacturer’s Organisation’s ePQS Account UID</w:t>
             </w:r>
             <w:r w:rsidRPr="05603F35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17834E27" w14:textId="081A796B" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="05603F35" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17834E27" w14:textId="696CD407" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
-            <w:r w:rsidRPr="05603F35">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>If the Account does not yet exist in ePQS, please download a New Account form from the ePQS Portal and append it to this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="6B35E881" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="6B35E881" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C62E8DB" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="5C62E8DB" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="598C0202" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="598C0202" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="706AF504" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="706AF504" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="143F8731" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="143F8731" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Site activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="64321560" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="64321560" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
             <w:r>
               <w:t>API Manufacture/Intermediate manufacture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="5907D71B" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="5907D71B" w14:textId="77777777" w:rsidTr="005A7328">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52467EEE" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="52467EEE" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site Company </w:t>
             </w:r>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="005B2D82" w:rsidDel="005B2D82">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="758060A0" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+          <w:p w14:paraId="758060A0" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="0B50A686" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="0B50A686" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CD3FFC0" w14:textId="77777777" w:rsidR="0085550E" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD3FFC0" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095731F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Manufactur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ing Site: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B6394B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C073388" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C073388" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="702353CE" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="702353CE" w14:textId="77777777" w:rsidTr="005A7328">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30112C69" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="05603F35" w:rsidP="05603F35">
+          <w:p w14:paraId="30112C69" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="05603F35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Manufacturer’s Organisation’s ePQS Account UID</w:t>
             </w:r>
             <w:r w:rsidRPr="05603F35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5449" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE187CC" w14:textId="71D3B65D" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="05603F35" w:rsidP="0085550E">
+          <w:p w14:paraId="1DE187CC" w14:textId="662ACC05" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
-            <w:r w:rsidRPr="05603F35">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>If the Account does not yet exist in ePQS, please download a New Account form from the ePQS Portal and append it to this application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085550E" w:rsidRPr="004571C0" w14:paraId="05E42932" w14:textId="77777777" w:rsidTr="005A7328">
+      <w:tr w:rsidR="001B0CAA" w:rsidRPr="004571C0" w14:paraId="05E42932" w14:textId="77777777" w:rsidTr="001B0CAA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5443C422" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="00B6394B" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5443C422" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="00B6394B" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46C81BED" w14:textId="77777777" w:rsidR="0085550E" w:rsidRPr="004571C0" w:rsidRDefault="0085550E" w:rsidP="0085550E">
+            <w:tcW w:w="5449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C81BED" w14:textId="77777777" w:rsidR="001B0CAA" w:rsidRPr="004571C0" w:rsidRDefault="001B0CAA" w:rsidP="001B0CAA">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41BEFCC2" w14:textId="5C040719" w:rsidR="000E04CD" w:rsidRDefault="000E04CD">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D51D60F" w14:textId="77777777" w:rsidR="005B2D82" w:rsidRDefault="005B2D82"/>
     <w:p w14:paraId="368F2772" w14:textId="77777777" w:rsidR="00D47748" w:rsidRPr="00160004" w:rsidRDefault="05603F35" w:rsidP="05603F35">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="05603F35">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3522,1629 +3504,89 @@
     </w:p>
     <w:p w14:paraId="6E853D59" w14:textId="5CE61B3A" w:rsidR="0061797C" w:rsidRDefault="05603F35" w:rsidP="000E04CD">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="05603F35">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please file this application via the ePQS Portal (https://who.my.site.com/ePQS/s/login).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A0FADF" w14:textId="517DC539" w:rsidR="00BE6E2C" w:rsidRDefault="05603F35" w:rsidP="000E04CD">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="05603F35">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Further information regarding the portal and its use can be located on the PQT website at this address: https://extranet.who.int/prequal/epqs/epqs-portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74063C08" w14:textId="77777777" w:rsidR="00BE6E2C" w:rsidRDefault="00BE6E2C" w:rsidP="000E04CD">
-[...1541 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00BE6E2C" w:rsidSect="009977D7">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1526" w:right="1080" w:bottom="1080" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F00DC9" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
+    <w:p w14:paraId="601E5180" w14:textId="77777777" w:rsidR="007F31E0" w:rsidRDefault="007F31E0" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="416154F9" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
+    <w:p w14:paraId="01DA6183" w14:textId="77777777" w:rsidR="007F31E0" w:rsidRDefault="007F31E0" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48AF25CB" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA"/>
+    <w:p w14:paraId="4E125846" w14:textId="77777777" w:rsidR="007F31E0" w:rsidRDefault="007F31E0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5176,51 +3618,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4428"/>
       <w:gridCol w:w="524"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B6678D" w14:paraId="3370F99B" w14:textId="77777777" w:rsidTr="00AB5055">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tcW w:w="4655" w:type="dxa"/>
@@ -5325,67 +3767,67 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1024893A" w14:textId="77777777" w:rsidR="00B6678D" w:rsidRDefault="00B6678D" w:rsidP="00AB5055">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D350DF2" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
+    <w:p w14:paraId="11B98A83" w14:textId="77777777" w:rsidR="007F31E0" w:rsidRDefault="007F31E0" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3002F925" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA" w:rsidP="00160872">
+    <w:p w14:paraId="1EDEAEA2" w14:textId="77777777" w:rsidR="007F31E0" w:rsidRDefault="007F31E0" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53541757" w14:textId="77777777" w:rsidR="006D3CDA" w:rsidRDefault="006D3CDA"/>
+    <w:p w14:paraId="6CD396F3" w14:textId="77777777" w:rsidR="007F31E0" w:rsidRDefault="007F31E0"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="79233FFA" w14:textId="77777777" w:rsidR="0085550E" w:rsidRDefault="0085550E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123D1B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123D1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5469,51 +3911,51 @@
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="009B6358" w:rsidRPr="00884A35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.ich.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B6358" w:rsidRPr="00A844D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF0D27D" w14:textId="77777777" w:rsidR="009B6358" w:rsidRPr="000E04CD" w:rsidRDefault="009B6358">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="12371" w:type="dxa"/>
       <w:tblInd w:w="-1077" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3789"/>
       <w:gridCol w:w="86"/>
       <w:gridCol w:w="8496"/>
     </w:tblGrid>
     <w:tr w:rsidR="000863D1" w14:paraId="16F6A852" w14:textId="77777777">
@@ -5589,99 +4031,90 @@
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  "Report Type"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00010F5B" w:rsidRPr="000223CD">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00043F8E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Application Form</w:t>
           </w:r>
           <w:r w:rsidR="00010F5B" w:rsidRPr="000223CD">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="736C25E5" w14:textId="47CE72F5" w:rsidR="000863D1" w:rsidRPr="003F22BE" w:rsidRDefault="000863D1" w:rsidP="0061797C">
+        <w:p w14:paraId="736C25E5" w14:textId="58D04A24" w:rsidR="000863D1" w:rsidRPr="003F22BE" w:rsidRDefault="000863D1" w:rsidP="0061797C">
           <w:pPr>
             <w:pStyle w:val="ReportDate"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE37A4">
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="002246CD">
-[...9 lines deleted...]
-            <w:t>March</w:t>
+          <w:r w:rsidR="00421DD6">
+            <w:t>18 Aug</w:t>
           </w:r>
           <w:r w:rsidR="00BE6E2C">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B6359B">
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00BE6E2C">
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00583AEE">
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0FA41B72" w14:textId="77777777" w:rsidR="00B6678D" w:rsidRPr="000863D1" w:rsidRDefault="00B6678D" w:rsidP="009977D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="76D09ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="530683A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7307,52 +5740,52 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1252741633">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1257130077">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1859200134">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="730737858">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="750084465">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2120252505">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7372,255 +5805,266 @@
     <w:rsid w:val="00033886"/>
     <w:rsid w:val="00040E31"/>
     <w:rsid w:val="00043F8E"/>
     <w:rsid w:val="00050D53"/>
     <w:rsid w:val="00054C63"/>
     <w:rsid w:val="000562CC"/>
     <w:rsid w:val="00056EF5"/>
     <w:rsid w:val="000701D4"/>
     <w:rsid w:val="00073A51"/>
     <w:rsid w:val="0007420A"/>
     <w:rsid w:val="00074E18"/>
     <w:rsid w:val="00076500"/>
     <w:rsid w:val="00082480"/>
     <w:rsid w:val="0008574E"/>
     <w:rsid w:val="000863D1"/>
     <w:rsid w:val="000969C8"/>
     <w:rsid w:val="000A34B0"/>
     <w:rsid w:val="000A778A"/>
     <w:rsid w:val="000B06D3"/>
     <w:rsid w:val="000B63FB"/>
     <w:rsid w:val="000B7AC1"/>
     <w:rsid w:val="000C0C84"/>
     <w:rsid w:val="000C2C2B"/>
     <w:rsid w:val="000C4F63"/>
     <w:rsid w:val="000D1D67"/>
+    <w:rsid w:val="000D49F6"/>
     <w:rsid w:val="000E04CD"/>
     <w:rsid w:val="000E19FA"/>
     <w:rsid w:val="000E7B69"/>
     <w:rsid w:val="000F1DC7"/>
     <w:rsid w:val="00100C95"/>
     <w:rsid w:val="00101227"/>
     <w:rsid w:val="00121809"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00126801"/>
+    <w:rsid w:val="00134BC5"/>
     <w:rsid w:val="00135678"/>
     <w:rsid w:val="001417B0"/>
     <w:rsid w:val="001508C0"/>
     <w:rsid w:val="00153EA0"/>
     <w:rsid w:val="0015691A"/>
     <w:rsid w:val="001570A2"/>
     <w:rsid w:val="00160004"/>
     <w:rsid w:val="00160872"/>
     <w:rsid w:val="001804E2"/>
     <w:rsid w:val="00184777"/>
     <w:rsid w:val="00196472"/>
+    <w:rsid w:val="001B0CAA"/>
     <w:rsid w:val="001B249B"/>
     <w:rsid w:val="001C2CF0"/>
     <w:rsid w:val="001D3C61"/>
     <w:rsid w:val="001E1EE0"/>
     <w:rsid w:val="001E3831"/>
     <w:rsid w:val="001E6377"/>
     <w:rsid w:val="001F3CD7"/>
     <w:rsid w:val="00211911"/>
     <w:rsid w:val="00211920"/>
     <w:rsid w:val="00217070"/>
     <w:rsid w:val="00220C56"/>
     <w:rsid w:val="00221BA9"/>
     <w:rsid w:val="002225B1"/>
     <w:rsid w:val="002246CD"/>
     <w:rsid w:val="002248D2"/>
     <w:rsid w:val="002351BB"/>
     <w:rsid w:val="0023550A"/>
     <w:rsid w:val="00236813"/>
     <w:rsid w:val="00245D70"/>
     <w:rsid w:val="00247712"/>
     <w:rsid w:val="002541CA"/>
     <w:rsid w:val="00255324"/>
     <w:rsid w:val="00256E30"/>
     <w:rsid w:val="00281505"/>
     <w:rsid w:val="00292F6F"/>
     <w:rsid w:val="0029705B"/>
     <w:rsid w:val="002B080E"/>
     <w:rsid w:val="002B4B0F"/>
     <w:rsid w:val="002B7585"/>
     <w:rsid w:val="002C2FC8"/>
     <w:rsid w:val="002F018D"/>
     <w:rsid w:val="002F0F10"/>
     <w:rsid w:val="002F38A2"/>
+    <w:rsid w:val="003002A4"/>
     <w:rsid w:val="0031141A"/>
     <w:rsid w:val="00314295"/>
     <w:rsid w:val="00322BB1"/>
     <w:rsid w:val="003516B6"/>
     <w:rsid w:val="003573C1"/>
     <w:rsid w:val="0035787D"/>
     <w:rsid w:val="003611B6"/>
     <w:rsid w:val="003624EC"/>
     <w:rsid w:val="003823BD"/>
     <w:rsid w:val="00382B15"/>
     <w:rsid w:val="003847EB"/>
     <w:rsid w:val="0038699D"/>
     <w:rsid w:val="00390216"/>
     <w:rsid w:val="00391908"/>
     <w:rsid w:val="003945CF"/>
     <w:rsid w:val="003B65FD"/>
     <w:rsid w:val="003C1FDA"/>
     <w:rsid w:val="003C5BED"/>
     <w:rsid w:val="003C6FE3"/>
+    <w:rsid w:val="003D3D75"/>
     <w:rsid w:val="003E0477"/>
     <w:rsid w:val="003E130F"/>
     <w:rsid w:val="003E42DF"/>
     <w:rsid w:val="003E4D73"/>
     <w:rsid w:val="003F0B13"/>
     <w:rsid w:val="003F22BE"/>
     <w:rsid w:val="003F3DB0"/>
     <w:rsid w:val="003F7B6A"/>
     <w:rsid w:val="00411497"/>
     <w:rsid w:val="00411681"/>
     <w:rsid w:val="0042146A"/>
+    <w:rsid w:val="00421DD6"/>
     <w:rsid w:val="00424954"/>
     <w:rsid w:val="00433531"/>
     <w:rsid w:val="0045096D"/>
     <w:rsid w:val="004571C0"/>
     <w:rsid w:val="0046228D"/>
     <w:rsid w:val="004700AB"/>
     <w:rsid w:val="00477097"/>
     <w:rsid w:val="004825AC"/>
     <w:rsid w:val="004849D4"/>
     <w:rsid w:val="00485B82"/>
     <w:rsid w:val="00485CF6"/>
     <w:rsid w:val="00485DD6"/>
     <w:rsid w:val="00487F11"/>
     <w:rsid w:val="0049325A"/>
     <w:rsid w:val="004A23B6"/>
     <w:rsid w:val="004A6E8F"/>
     <w:rsid w:val="004B4A9F"/>
+    <w:rsid w:val="004B4C77"/>
     <w:rsid w:val="004B7EE1"/>
     <w:rsid w:val="004C0C5E"/>
     <w:rsid w:val="004C731E"/>
     <w:rsid w:val="004D1F62"/>
     <w:rsid w:val="004F04F4"/>
     <w:rsid w:val="004F0CAD"/>
     <w:rsid w:val="004F5E1B"/>
     <w:rsid w:val="00515042"/>
     <w:rsid w:val="00525900"/>
     <w:rsid w:val="005266BD"/>
     <w:rsid w:val="0054053C"/>
     <w:rsid w:val="00554FD1"/>
     <w:rsid w:val="005603B2"/>
     <w:rsid w:val="005606E4"/>
     <w:rsid w:val="005625B0"/>
     <w:rsid w:val="005740D3"/>
     <w:rsid w:val="005775F0"/>
     <w:rsid w:val="00577611"/>
     <w:rsid w:val="00583AEE"/>
     <w:rsid w:val="005A7328"/>
     <w:rsid w:val="005B2D82"/>
     <w:rsid w:val="005B7200"/>
     <w:rsid w:val="005C013B"/>
     <w:rsid w:val="005C24A0"/>
     <w:rsid w:val="005C2D8F"/>
     <w:rsid w:val="005C7506"/>
     <w:rsid w:val="005E0158"/>
     <w:rsid w:val="005E01DC"/>
     <w:rsid w:val="005E406C"/>
     <w:rsid w:val="005E7B3D"/>
     <w:rsid w:val="005F0467"/>
     <w:rsid w:val="00610F94"/>
     <w:rsid w:val="00611468"/>
     <w:rsid w:val="0061797C"/>
     <w:rsid w:val="00617DAF"/>
     <w:rsid w:val="006212C1"/>
     <w:rsid w:val="00622DA4"/>
     <w:rsid w:val="00632767"/>
+    <w:rsid w:val="00634075"/>
     <w:rsid w:val="00634087"/>
     <w:rsid w:val="00642182"/>
     <w:rsid w:val="00652A1A"/>
+    <w:rsid w:val="00655BC8"/>
     <w:rsid w:val="0066205B"/>
     <w:rsid w:val="00662E21"/>
     <w:rsid w:val="0066540A"/>
     <w:rsid w:val="00667309"/>
     <w:rsid w:val="006702FE"/>
     <w:rsid w:val="00674E6D"/>
     <w:rsid w:val="00696158"/>
     <w:rsid w:val="006A09E2"/>
     <w:rsid w:val="006A3994"/>
     <w:rsid w:val="006A456C"/>
     <w:rsid w:val="006A6068"/>
     <w:rsid w:val="006C1348"/>
     <w:rsid w:val="006D3CDA"/>
     <w:rsid w:val="006D5345"/>
     <w:rsid w:val="006E69F9"/>
     <w:rsid w:val="006F05BF"/>
     <w:rsid w:val="006F36ED"/>
     <w:rsid w:val="00701C28"/>
     <w:rsid w:val="0070546C"/>
-    <w:rsid w:val="00725279"/>
     <w:rsid w:val="007438CD"/>
     <w:rsid w:val="00744224"/>
     <w:rsid w:val="00750606"/>
     <w:rsid w:val="00750E98"/>
     <w:rsid w:val="00754639"/>
     <w:rsid w:val="00764162"/>
     <w:rsid w:val="00767809"/>
     <w:rsid w:val="007803E3"/>
+    <w:rsid w:val="00782156"/>
     <w:rsid w:val="00785827"/>
     <w:rsid w:val="007862A9"/>
     <w:rsid w:val="007867C1"/>
     <w:rsid w:val="00794BCA"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="007978D5"/>
     <w:rsid w:val="007A44FE"/>
     <w:rsid w:val="007B00EC"/>
     <w:rsid w:val="007C231C"/>
     <w:rsid w:val="007E4313"/>
     <w:rsid w:val="007F293D"/>
     <w:rsid w:val="007F2BED"/>
     <w:rsid w:val="007F2CD1"/>
+    <w:rsid w:val="007F31E0"/>
     <w:rsid w:val="00810F4E"/>
     <w:rsid w:val="00835189"/>
     <w:rsid w:val="00835425"/>
     <w:rsid w:val="00844A35"/>
     <w:rsid w:val="0084665F"/>
     <w:rsid w:val="0085539D"/>
     <w:rsid w:val="0085550E"/>
     <w:rsid w:val="00856996"/>
     <w:rsid w:val="0086115D"/>
     <w:rsid w:val="00863505"/>
     <w:rsid w:val="00867108"/>
     <w:rsid w:val="00867450"/>
     <w:rsid w:val="008721AE"/>
     <w:rsid w:val="00874A3E"/>
     <w:rsid w:val="00880E1C"/>
     <w:rsid w:val="00882232"/>
     <w:rsid w:val="00883D3C"/>
     <w:rsid w:val="00884CEB"/>
     <w:rsid w:val="008916FF"/>
     <w:rsid w:val="008931EC"/>
     <w:rsid w:val="008967E2"/>
     <w:rsid w:val="008B0124"/>
     <w:rsid w:val="008B055E"/>
+    <w:rsid w:val="008B462C"/>
     <w:rsid w:val="008B4B07"/>
     <w:rsid w:val="008B6502"/>
     <w:rsid w:val="008C1702"/>
     <w:rsid w:val="008C22A5"/>
     <w:rsid w:val="008C2964"/>
     <w:rsid w:val="008C4E81"/>
     <w:rsid w:val="008D14C0"/>
     <w:rsid w:val="008D7399"/>
     <w:rsid w:val="008E4BA6"/>
     <w:rsid w:val="008F006F"/>
     <w:rsid w:val="008F067C"/>
     <w:rsid w:val="008F1E81"/>
     <w:rsid w:val="008F520B"/>
     <w:rsid w:val="00902C58"/>
     <w:rsid w:val="009031A9"/>
     <w:rsid w:val="00903CFC"/>
     <w:rsid w:val="009105B2"/>
     <w:rsid w:val="00910C1C"/>
     <w:rsid w:val="00924375"/>
     <w:rsid w:val="0092501D"/>
     <w:rsid w:val="0092666C"/>
     <w:rsid w:val="009305C7"/>
     <w:rsid w:val="0093133F"/>
     <w:rsid w:val="00950059"/>
     <w:rsid w:val="0096178C"/>
@@ -7631,50 +6075,51 @@
     <w:rsid w:val="00993C7E"/>
     <w:rsid w:val="009977D7"/>
     <w:rsid w:val="009A3BC6"/>
     <w:rsid w:val="009B05A0"/>
     <w:rsid w:val="009B14A8"/>
     <w:rsid w:val="009B517E"/>
     <w:rsid w:val="009B5A54"/>
     <w:rsid w:val="009B5EC8"/>
     <w:rsid w:val="009B6358"/>
     <w:rsid w:val="009C1D85"/>
     <w:rsid w:val="009D2CC9"/>
     <w:rsid w:val="009E0EBF"/>
     <w:rsid w:val="009F0D4E"/>
     <w:rsid w:val="009F62C0"/>
     <w:rsid w:val="00A159C0"/>
     <w:rsid w:val="00A16C78"/>
     <w:rsid w:val="00A35F0C"/>
     <w:rsid w:val="00A51305"/>
     <w:rsid w:val="00A51904"/>
     <w:rsid w:val="00A520FB"/>
     <w:rsid w:val="00A84030"/>
     <w:rsid w:val="00A92C57"/>
     <w:rsid w:val="00A94062"/>
     <w:rsid w:val="00AA3A9E"/>
     <w:rsid w:val="00AA3E90"/>
+    <w:rsid w:val="00AB1BC2"/>
     <w:rsid w:val="00AB447F"/>
     <w:rsid w:val="00AB4E8B"/>
     <w:rsid w:val="00AB5055"/>
     <w:rsid w:val="00AC1B70"/>
     <w:rsid w:val="00AC51FD"/>
     <w:rsid w:val="00AD39C5"/>
     <w:rsid w:val="00AD67CE"/>
     <w:rsid w:val="00AE37A4"/>
     <w:rsid w:val="00AE6B3E"/>
     <w:rsid w:val="00AF58B5"/>
     <w:rsid w:val="00B21F19"/>
     <w:rsid w:val="00B24A40"/>
     <w:rsid w:val="00B3494F"/>
     <w:rsid w:val="00B365FC"/>
     <w:rsid w:val="00B4082C"/>
     <w:rsid w:val="00B4656C"/>
     <w:rsid w:val="00B57409"/>
     <w:rsid w:val="00B6359B"/>
     <w:rsid w:val="00B6394B"/>
     <w:rsid w:val="00B64CB5"/>
     <w:rsid w:val="00B6678D"/>
     <w:rsid w:val="00B67ED6"/>
     <w:rsid w:val="00B72AA5"/>
     <w:rsid w:val="00B73D61"/>
     <w:rsid w:val="00B75635"/>
@@ -7722,115 +6167,117 @@
     <w:rsid w:val="00D61F41"/>
     <w:rsid w:val="00D71A24"/>
     <w:rsid w:val="00D7776D"/>
     <w:rsid w:val="00D85C54"/>
     <w:rsid w:val="00DB1EBF"/>
     <w:rsid w:val="00DB2585"/>
     <w:rsid w:val="00DD7890"/>
     <w:rsid w:val="00DE49AF"/>
     <w:rsid w:val="00DE5EF8"/>
     <w:rsid w:val="00DF3EFD"/>
     <w:rsid w:val="00E0339B"/>
     <w:rsid w:val="00E0363C"/>
     <w:rsid w:val="00E03E8C"/>
     <w:rsid w:val="00E073BD"/>
     <w:rsid w:val="00E1075F"/>
     <w:rsid w:val="00E11487"/>
     <w:rsid w:val="00E41738"/>
     <w:rsid w:val="00E552BA"/>
     <w:rsid w:val="00E603BC"/>
     <w:rsid w:val="00E7021F"/>
     <w:rsid w:val="00E74A0D"/>
     <w:rsid w:val="00E943DC"/>
     <w:rsid w:val="00EB0F2F"/>
     <w:rsid w:val="00EB227B"/>
     <w:rsid w:val="00EC02E1"/>
+    <w:rsid w:val="00EC3530"/>
     <w:rsid w:val="00EE43B9"/>
     <w:rsid w:val="00EE52E0"/>
     <w:rsid w:val="00EE7DFE"/>
     <w:rsid w:val="00EF58BB"/>
     <w:rsid w:val="00EF7706"/>
     <w:rsid w:val="00F51E36"/>
     <w:rsid w:val="00F55B77"/>
     <w:rsid w:val="00F83C8C"/>
     <w:rsid w:val="00F849E4"/>
     <w:rsid w:val="00F932F3"/>
     <w:rsid w:val="00F93E28"/>
     <w:rsid w:val="00FA2023"/>
     <w:rsid w:val="00FB2304"/>
     <w:rsid w:val="00FC69BC"/>
     <w:rsid w:val="00FD5A91"/>
     <w:rsid w:val="00FD6DAF"/>
     <w:rsid w:val="00FD6F8F"/>
     <w:rsid w:val="00FD7BD5"/>
     <w:rsid w:val="00FF4282"/>
     <w:rsid w:val="00FF5B52"/>
+    <w:rsid w:val="00FF7FD4"/>
     <w:rsid w:val="05603F35"/>
     <w:rsid w:val="13599E3E"/>
     <w:rsid w:val="1BB5D856"/>
     <w:rsid w:val="2710D85A"/>
     <w:rsid w:val="375F68F3"/>
     <w:rsid w:val="3A855535"/>
     <w:rsid w:val="56207A25"/>
     <w:rsid w:val="5A8471C9"/>
     <w:rsid w:val="62BB130F"/>
     <w:rsid w:val="6CECAC5F"/>
     <w:rsid w:val="6D45ED5D"/>
     <w:rsid w:val="7C2B932A"/>
     <w:rsid w:val="7EBC16AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6AB75615"/>
   <w15:docId w15:val="{FD3BE7D0-3A38-4F7D-AF21-194ABBF9AF21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9947,51 +8394,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="58672154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="68114579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10348,51 +8795,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123762213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.ema.europa.eu/locations/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ich.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -10664,61 +9111,61 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF26871D-3CBE-4C45-9CDC-EED67398F432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6690</Characters>
+  <Pages>5</Pages>
+  <Words>866</Words>
+  <Characters>5216</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>237</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>WHO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7758</CharactersWithSpaces>
+  <CharactersWithSpaces>5976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Michelle Kerno</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Report Title">
     <vt:lpwstr>World Health Organisation – Prequalification Team_x000d_
 Active Pharmaceutical Ingredient Master File_x000d_