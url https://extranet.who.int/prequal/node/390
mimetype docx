--- v1 (2026-02-11)
+++ v2 (2026-06-28)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="664DC74B" w14:textId="77777777" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00773E5C">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc439845061"/>
     </w:p>
     <w:p w14:paraId="50E37963" w14:textId="77777777" w:rsidR="00773E5C" w:rsidRDefault="004A0A04" w:rsidP="00773E5C">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00CD76EC">
         <w:instrText xml:space="preserve"> DOCPROPERTY  "Report Title"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00773E5C">
         <w:t xml:space="preserve">Application for </w:t>
       </w:r>
       <w:r w:rsidR="004B3FD9">
         <w:t xml:space="preserve">Prequalification of </w:t>
@@ -926,90 +926,90 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007703DD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00694326">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="007703DD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007703DD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00901FE4" w:rsidRPr="007703DD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sterile</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="427E8C94" w14:textId="77777777" w:rsidR="00901FE4" w:rsidRPr="004571C0" w:rsidRDefault="00901FE4" w:rsidP="000C2A8E">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007703DD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00694326">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="007703DD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007703DD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007703DD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-sterile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901FE4" w:rsidRPr="004571C0" w14:paraId="28E9680D" w14:textId="77777777" w:rsidTr="3AD6D73F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1040,56 +1040,56 @@
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1: No risk assessment summary is provided </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04576C7B" w14:textId="77777777" w:rsidR="00901FE4" w:rsidRPr="004571C0" w:rsidRDefault="00901FE4" w:rsidP="000C2A8E">
@@ -1097,56 +1097,56 @@
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t>Option 2. Risk assessment summary is provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1180,90 +1180,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297959A2" w14:textId="45454782" w:rsidR="00901FE4" w:rsidRPr="004571C0" w:rsidRDefault="00901FE4" w:rsidP="3AD6D73F">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3AD6D73F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="3AD6D73F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidRPr="3AD6D73F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="3AD6D73F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00770BEA" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00770BEA" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidR="00770BEA" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002E0DCB">
+            <w:r w:rsidR="00770BEA" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00770BEA" w:rsidRPr="00B859B7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="3AD6D73F" w:rsidRPr="3AD6D73F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> A nitrosamine Risk Assessment Report is provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901FE4" w:rsidRPr="004571C0" w14:paraId="551E9EA3" w14:textId="77777777" w:rsidTr="3AD6D73F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -4202,57 +4202,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419288B" w14:textId="77777777" w:rsidR="00DF294F" w:rsidRDefault="00DF294F" w:rsidP="000974BC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9D3905" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="000974BC" w:rsidP="000974BC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006C0D77">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007866CB" w:rsidRPr="004B3FD9">
+      <w:r w:rsidR="007866CB" w:rsidRPr="006C0D77">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t>. Declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA13F73" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="007866CB" w:rsidP="004B3FD9">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210BCEF5" w14:textId="77777777" w:rsidR="00630481" w:rsidRDefault="007866CB" w:rsidP="00032B03">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3FD9">
         <w:rPr>
@@ -4496,180 +4496,221 @@
     <w:p w14:paraId="6476384F" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="005D5796" w:rsidP="005D5796">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7380"/>
         </w:tabs>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve">Position within company:  </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5796">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265B22C4" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="009D573D" w:rsidRDefault="007866CB" w:rsidP="009D573D">
+    <w:p w14:paraId="400E90CA" w14:textId="4ACF5B8D" w:rsidR="006C0D77" w:rsidRPr="006C0D77" w:rsidRDefault="007866CB" w:rsidP="009D573D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
+          <w:strike/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007866CB">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="009D573D">
+    </w:p>
+    <w:p w14:paraId="265B22C4" w14:textId="608E3E58" w:rsidR="007866CB" w:rsidRPr="00A76411" w:rsidRDefault="006C0D77" w:rsidP="009D573D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76411">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>6. Application Checklist</w:t>
+        <w:t>7. Application Checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11517A8B" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="007866CB" w:rsidP="004B3FD9">
+    <w:p w14:paraId="3A150CA0" w14:textId="77777777" w:rsidR="006C0D77" w:rsidRPr="00A76411" w:rsidRDefault="006C0D77" w:rsidP="006C0D77">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1D7F52" w14:textId="77777777" w:rsidR="006C0D77" w:rsidRPr="00A76411" w:rsidRDefault="007866CB" w:rsidP="004B3FD9">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B3FD9">
+      <w:r w:rsidRPr="00A76411">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
-        <w:t>To ensure a complete application, please use this checklist to verify that all required information has been prepared for submission on a single CD or DVD.</w:t>
+        <w:t xml:space="preserve">To ensure a </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11517A8B" w14:textId="0FF8075E" w:rsidR="007866CB" w:rsidRPr="00A76411" w:rsidRDefault="007866CB" w:rsidP="004B3FD9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76411">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete application, please use this checklist to verify that all required information has been prepared for submission </w:t>
+      </w:r>
+      <w:r w:rsidR="00D262C2" w:rsidRPr="00A76411">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+        </w:rPr>
+        <w:t>through the ePQS portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76411">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableProfessional"/>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5940"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007866CB" w:rsidRPr="004B3FD9" w14:paraId="0D896DC3" w14:textId="77777777" w:rsidTr="5812216D">
+      <w:tr w:rsidR="007866CB" w:rsidRPr="00A76411" w14:paraId="0D896DC3" w14:textId="77777777" w:rsidTr="5812216D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD6E8F4" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="007866CB" w:rsidP="004B3FD9">
+          <w:p w14:paraId="7DD6E8F4" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="00A76411" w:rsidRDefault="007866CB" w:rsidP="004B3FD9">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3FD9">
+            <w:r w:rsidRPr="00A76411">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38B3DD44" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="007866CB" w:rsidP="00197D01">
+          <w:p w14:paraId="38B3DD44" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="00A76411" w:rsidRDefault="007866CB" w:rsidP="00197D01">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3FD9">
+            <w:r w:rsidRPr="00A76411">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:i/>
               </w:rPr>
               <w:t>Submitted</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673C40A8" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="004B3FD9" w:rsidRDefault="007866CB" w:rsidP="00197D01">
+          <w:p w14:paraId="673C40A8" w14:textId="77777777" w:rsidR="007866CB" w:rsidRPr="00A76411" w:rsidRDefault="007866CB" w:rsidP="00197D01">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3FD9">
+            <w:r w:rsidRPr="00A76411">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:i/>
               </w:rPr>
               <w:t>(Yes / Not applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B29D0" w:rsidRPr="004B3FD9" w14:paraId="66BD6F30" w14:textId="77777777" w:rsidTr="5812216D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C448790" w14:textId="02772D03" w:rsidR="008B29D0" w:rsidRPr="004B3FD9" w:rsidRDefault="008B29D0" w:rsidP="009C6031">
+          <w:p w14:paraId="6C448790" w14:textId="02772D03" w:rsidR="008B29D0" w:rsidRPr="00A76411" w:rsidRDefault="008B29D0" w:rsidP="009C6031">
             <w:pPr>
               <w:pStyle w:val="NumberedList"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D61F41">
+            <w:r w:rsidRPr="00A76411">
               <w:t>A cover letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C118238" w14:textId="77777777" w:rsidR="008B29D0" w:rsidRPr="004B3FD9" w:rsidRDefault="008B29D0" w:rsidP="008B29D0">
             <w:pPr>
               <w:pStyle w:val="TableBodyLeft"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B29D0" w:rsidRPr="004B3FD9" w14:paraId="14BCB430" w14:textId="77777777" w:rsidTr="5812216D">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4901,70 +4942,70 @@
     <w:p w14:paraId="6FB64305" w14:textId="77777777" w:rsidR="00022E87" w:rsidRPr="004B3FD9" w:rsidRDefault="00022E87" w:rsidP="00BA4E95">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00022E87" w:rsidRPr="004B3FD9" w:rsidSect="00A447DA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1526" w:right="1080" w:bottom="1080" w:left="1080" w:header="360" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ABE673C" w14:textId="77777777" w:rsidR="00882B1C" w:rsidRDefault="00882B1C" w:rsidP="00160872">
+    <w:p w14:paraId="77379C53" w14:textId="77777777" w:rsidR="00232013" w:rsidRDefault="00232013" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0771BC74" w14:textId="77777777" w:rsidR="00882B1C" w:rsidRDefault="00882B1C" w:rsidP="00160872">
+    <w:p w14:paraId="4771795C" w14:textId="77777777" w:rsidR="00232013" w:rsidRDefault="00232013" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4996,51 +5037,51 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-360" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4940"/>
       <w:gridCol w:w="280"/>
       <w:gridCol w:w="2372"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B6678D" w14:paraId="2DAD8B48" w14:textId="77777777" w:rsidTr="0098540D">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5230,108 +5271,108 @@
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="5752EFBB">
       <w:rPr>
         <w:rStyle w:val="SubtleEmphasis"/>
         <w:rFonts w:eastAsia="SimSun"/>
       </w:rPr>
       <w:t>If an agent is making this application on behalf of the manufacturer, then a relevant letter of authorization from the API manufacturer should be attached to this application form.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="75C50D43" w14:textId="2BF814A2" w:rsidR="00B6678D" w:rsidRDefault="004B4568" w:rsidP="00AB5055">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A558503" w14:textId="77777777" w:rsidR="00882B1C" w:rsidRDefault="00882B1C" w:rsidP="00160872">
+    <w:p w14:paraId="286F5E31" w14:textId="77777777" w:rsidR="00232013" w:rsidRDefault="00232013" w:rsidP="00160872">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A82B60F" w14:textId="77777777" w:rsidR="00882B1C" w:rsidRDefault="00882B1C" w:rsidP="00160872">
+    <w:p w14:paraId="0A4A63BF" w14:textId="77777777" w:rsidR="00232013" w:rsidRDefault="00232013" w:rsidP="00160872">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="27A6D9A0" w14:textId="77777777" w:rsidR="00EF2DC1" w:rsidRDefault="00EF2DC1" w:rsidP="00EF2DC1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A844D0">
         <w:t xml:space="preserve">The International Conference on Harmonisation of Technical Requirements for Registration of Pharmaceuticals for Human Use. See: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00884A35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.ich.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A844D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F79D6D" w14:textId="77777777" w:rsidR="00EF2DC1" w:rsidRPr="000E04CD" w:rsidRDefault="00EF2DC1" w:rsidP="00EF2DC1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="12371" w:type="dxa"/>
       <w:tblInd w:w="-1077" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3789"/>
       <w:gridCol w:w="86"/>
       <w:gridCol w:w="8496"/>
     </w:tblGrid>
     <w:tr w:rsidR="007866CB" w14:paraId="5CFA01E1" w14:textId="77777777" w:rsidTr="007024D5">
@@ -5425,87 +5466,78 @@
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY  "Report Type"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00501A65" w:rsidRPr="00F2366F">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00FC09CC">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Application Form</w:t>
           </w:r>
           <w:r w:rsidR="00501A65" w:rsidRPr="00F2366F">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="20544C26" w14:textId="6A2398D3" w:rsidR="007866CB" w:rsidRPr="003F22BE" w:rsidRDefault="007866CB" w:rsidP="00022E87">
+        <w:p w14:paraId="20544C26" w14:textId="382D37CB" w:rsidR="007866CB" w:rsidRPr="003F22BE" w:rsidRDefault="007866CB" w:rsidP="00022E87">
           <w:pPr>
             <w:pStyle w:val="ReportDate"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE37A4">
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="0060156E" w:rsidRPr="0098540D">
-[...9 lines deleted...]
-            <w:t>6</w:t>
+          <w:r w:rsidR="006C0D77" w:rsidRPr="00A76411">
+            <w:t>15 Jun 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7E26F7CA" w14:textId="77777777" w:rsidR="00B6678D" w:rsidRPr="007866CB" w:rsidRDefault="00B6678D" w:rsidP="007866CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="76D09ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="530683A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -8085,52 +8117,52 @@
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1645508237">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="394862415">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1190948122">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1992098623">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="832918044">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2102292985">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -8176,69 +8208,72 @@
     <w:rsid w:val="00150C87"/>
     <w:rsid w:val="00153EA0"/>
     <w:rsid w:val="00160872"/>
     <w:rsid w:val="001776FB"/>
     <w:rsid w:val="001804E2"/>
     <w:rsid w:val="00182B5C"/>
     <w:rsid w:val="00184777"/>
     <w:rsid w:val="00184842"/>
     <w:rsid w:val="001954D2"/>
     <w:rsid w:val="00195F32"/>
     <w:rsid w:val="00196472"/>
     <w:rsid w:val="00197D01"/>
     <w:rsid w:val="001B249B"/>
     <w:rsid w:val="001D46AF"/>
     <w:rsid w:val="001E1EE0"/>
     <w:rsid w:val="001E6377"/>
     <w:rsid w:val="001F0D11"/>
     <w:rsid w:val="001F3CD7"/>
     <w:rsid w:val="00206E89"/>
     <w:rsid w:val="00211920"/>
     <w:rsid w:val="00215CF5"/>
     <w:rsid w:val="00217070"/>
     <w:rsid w:val="002225B1"/>
     <w:rsid w:val="002248D2"/>
     <w:rsid w:val="00225B74"/>
+    <w:rsid w:val="00232013"/>
     <w:rsid w:val="00232DF0"/>
     <w:rsid w:val="002351BB"/>
     <w:rsid w:val="0023550A"/>
     <w:rsid w:val="00246C7B"/>
     <w:rsid w:val="00247712"/>
     <w:rsid w:val="002541CA"/>
     <w:rsid w:val="00256E30"/>
     <w:rsid w:val="00280C12"/>
     <w:rsid w:val="00281505"/>
+    <w:rsid w:val="0028659C"/>
     <w:rsid w:val="0029705B"/>
     <w:rsid w:val="002B080E"/>
     <w:rsid w:val="002B4B0F"/>
     <w:rsid w:val="002C124D"/>
     <w:rsid w:val="002C2FC8"/>
     <w:rsid w:val="002D2EA4"/>
     <w:rsid w:val="002D7A3E"/>
     <w:rsid w:val="002E0DCB"/>
     <w:rsid w:val="002F018D"/>
     <w:rsid w:val="002F0F10"/>
+    <w:rsid w:val="002F3676"/>
     <w:rsid w:val="002F38A2"/>
     <w:rsid w:val="00300FC7"/>
     <w:rsid w:val="003074AF"/>
     <w:rsid w:val="00314295"/>
     <w:rsid w:val="00342D92"/>
     <w:rsid w:val="003547F9"/>
     <w:rsid w:val="003611B6"/>
     <w:rsid w:val="003624EC"/>
     <w:rsid w:val="00365E21"/>
     <w:rsid w:val="003823BD"/>
     <w:rsid w:val="00382B15"/>
     <w:rsid w:val="0038699D"/>
     <w:rsid w:val="00390216"/>
     <w:rsid w:val="003908F3"/>
     <w:rsid w:val="00391908"/>
     <w:rsid w:val="003B6056"/>
     <w:rsid w:val="003B65FD"/>
     <w:rsid w:val="003C1FDA"/>
     <w:rsid w:val="003C3B29"/>
     <w:rsid w:val="003C5BED"/>
     <w:rsid w:val="003C6FE3"/>
     <w:rsid w:val="003E130F"/>
     <w:rsid w:val="003F0B13"/>
     <w:rsid w:val="003F22BE"/>
     <w:rsid w:val="003F3DB0"/>
@@ -8293,64 +8328,67 @@
     <w:rsid w:val="005C7506"/>
     <w:rsid w:val="005D5796"/>
     <w:rsid w:val="005E01DC"/>
     <w:rsid w:val="005E58CA"/>
     <w:rsid w:val="005E78C0"/>
     <w:rsid w:val="005F0467"/>
     <w:rsid w:val="005F19B5"/>
     <w:rsid w:val="00600832"/>
     <w:rsid w:val="0060156E"/>
     <w:rsid w:val="00611468"/>
     <w:rsid w:val="00611D42"/>
     <w:rsid w:val="00614EE8"/>
     <w:rsid w:val="00617DAF"/>
     <w:rsid w:val="006212C1"/>
     <w:rsid w:val="00622DA4"/>
     <w:rsid w:val="00630481"/>
     <w:rsid w:val="00632767"/>
     <w:rsid w:val="00634087"/>
     <w:rsid w:val="00642182"/>
     <w:rsid w:val="00642D40"/>
     <w:rsid w:val="0066205B"/>
     <w:rsid w:val="00662E21"/>
     <w:rsid w:val="00667309"/>
     <w:rsid w:val="00667F6A"/>
     <w:rsid w:val="006730D3"/>
+    <w:rsid w:val="006747E2"/>
     <w:rsid w:val="00693D85"/>
     <w:rsid w:val="00694326"/>
     <w:rsid w:val="00696158"/>
     <w:rsid w:val="00697DE5"/>
     <w:rsid w:val="006A09E2"/>
     <w:rsid w:val="006B0252"/>
+    <w:rsid w:val="006C0D77"/>
     <w:rsid w:val="006C11A8"/>
     <w:rsid w:val="006C1348"/>
     <w:rsid w:val="006C715F"/>
     <w:rsid w:val="006D5345"/>
     <w:rsid w:val="006E2751"/>
     <w:rsid w:val="006E69F9"/>
     <w:rsid w:val="006F3AD0"/>
     <w:rsid w:val="00701C28"/>
+    <w:rsid w:val="00733B53"/>
     <w:rsid w:val="007438CD"/>
     <w:rsid w:val="00744224"/>
     <w:rsid w:val="00750606"/>
     <w:rsid w:val="00754639"/>
     <w:rsid w:val="00764162"/>
     <w:rsid w:val="007703DD"/>
     <w:rsid w:val="00770BEA"/>
     <w:rsid w:val="00773E5C"/>
     <w:rsid w:val="007862A9"/>
     <w:rsid w:val="007866CB"/>
     <w:rsid w:val="00794BCA"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="007978D5"/>
     <w:rsid w:val="007A28EC"/>
     <w:rsid w:val="007B00EC"/>
     <w:rsid w:val="007C231C"/>
     <w:rsid w:val="007C32A2"/>
     <w:rsid w:val="007E1A39"/>
     <w:rsid w:val="007F293D"/>
     <w:rsid w:val="007F2BED"/>
     <w:rsid w:val="007F2CD1"/>
     <w:rsid w:val="00810F4E"/>
     <w:rsid w:val="00814C16"/>
     <w:rsid w:val="0082109F"/>
     <w:rsid w:val="00835189"/>
@@ -8395,50 +8433,51 @@
     <w:rsid w:val="009679D3"/>
     <w:rsid w:val="00971464"/>
     <w:rsid w:val="0097204A"/>
     <w:rsid w:val="00973118"/>
     <w:rsid w:val="00974F4F"/>
     <w:rsid w:val="0098540D"/>
     <w:rsid w:val="00993C7E"/>
     <w:rsid w:val="009A5451"/>
     <w:rsid w:val="009B05A0"/>
     <w:rsid w:val="009B4EEB"/>
     <w:rsid w:val="009B5A54"/>
     <w:rsid w:val="009B5EC8"/>
     <w:rsid w:val="009C6031"/>
     <w:rsid w:val="009D573D"/>
     <w:rsid w:val="009E0EBF"/>
     <w:rsid w:val="009E3C20"/>
     <w:rsid w:val="009F0D4E"/>
     <w:rsid w:val="009F62C0"/>
     <w:rsid w:val="00A16C78"/>
     <w:rsid w:val="00A31197"/>
     <w:rsid w:val="00A35F0C"/>
     <w:rsid w:val="00A447DA"/>
     <w:rsid w:val="00A51305"/>
     <w:rsid w:val="00A51904"/>
     <w:rsid w:val="00A520FB"/>
+    <w:rsid w:val="00A76411"/>
     <w:rsid w:val="00A84030"/>
     <w:rsid w:val="00A851E0"/>
     <w:rsid w:val="00A90DE3"/>
     <w:rsid w:val="00A94062"/>
     <w:rsid w:val="00AA3E90"/>
     <w:rsid w:val="00AB447F"/>
     <w:rsid w:val="00AB5055"/>
     <w:rsid w:val="00AC1B70"/>
     <w:rsid w:val="00AC4FC0"/>
     <w:rsid w:val="00AC51FD"/>
     <w:rsid w:val="00AD39C5"/>
     <w:rsid w:val="00AD53E0"/>
     <w:rsid w:val="00AE37A4"/>
     <w:rsid w:val="00AE6B3E"/>
     <w:rsid w:val="00AF1795"/>
     <w:rsid w:val="00AF58B5"/>
     <w:rsid w:val="00B21F19"/>
     <w:rsid w:val="00B24A40"/>
     <w:rsid w:val="00B333E4"/>
     <w:rsid w:val="00B341DE"/>
     <w:rsid w:val="00B3494F"/>
     <w:rsid w:val="00B365FC"/>
     <w:rsid w:val="00B42380"/>
     <w:rsid w:val="00B4656C"/>
     <w:rsid w:val="00B51E8C"/>
@@ -8453,99 +8492,103 @@
     <w:rsid w:val="00C06AD5"/>
     <w:rsid w:val="00C11367"/>
     <w:rsid w:val="00C12AD6"/>
     <w:rsid w:val="00C13C74"/>
     <w:rsid w:val="00C15807"/>
     <w:rsid w:val="00C21F96"/>
     <w:rsid w:val="00C30A9C"/>
     <w:rsid w:val="00C3706B"/>
     <w:rsid w:val="00C503B6"/>
     <w:rsid w:val="00C63FED"/>
     <w:rsid w:val="00C64D4C"/>
     <w:rsid w:val="00C67098"/>
     <w:rsid w:val="00C76B9B"/>
     <w:rsid w:val="00C76C6D"/>
     <w:rsid w:val="00C93B57"/>
     <w:rsid w:val="00C96E64"/>
     <w:rsid w:val="00CA4CEF"/>
     <w:rsid w:val="00CA519B"/>
     <w:rsid w:val="00CA5A62"/>
     <w:rsid w:val="00CD2AC0"/>
     <w:rsid w:val="00CD76EC"/>
     <w:rsid w:val="00CE2888"/>
     <w:rsid w:val="00CE339A"/>
     <w:rsid w:val="00CF2A8A"/>
     <w:rsid w:val="00D104DF"/>
+    <w:rsid w:val="00D262C2"/>
     <w:rsid w:val="00D27F2F"/>
     <w:rsid w:val="00D36898"/>
     <w:rsid w:val="00D43B8B"/>
     <w:rsid w:val="00D44230"/>
     <w:rsid w:val="00D450B9"/>
     <w:rsid w:val="00D504E3"/>
     <w:rsid w:val="00D5282F"/>
     <w:rsid w:val="00D562D5"/>
     <w:rsid w:val="00D61C45"/>
     <w:rsid w:val="00D7776D"/>
     <w:rsid w:val="00D85C54"/>
     <w:rsid w:val="00D97267"/>
     <w:rsid w:val="00DB1B1A"/>
     <w:rsid w:val="00DB1EBF"/>
     <w:rsid w:val="00DD7890"/>
     <w:rsid w:val="00DF0209"/>
     <w:rsid w:val="00DF294F"/>
     <w:rsid w:val="00DF3EFD"/>
     <w:rsid w:val="00DF7A0F"/>
     <w:rsid w:val="00E0363C"/>
     <w:rsid w:val="00E03E8C"/>
     <w:rsid w:val="00E073BD"/>
     <w:rsid w:val="00E41738"/>
     <w:rsid w:val="00E548A5"/>
     <w:rsid w:val="00E55EC5"/>
     <w:rsid w:val="00E603BC"/>
     <w:rsid w:val="00E7021F"/>
     <w:rsid w:val="00E74A0D"/>
     <w:rsid w:val="00E824E3"/>
     <w:rsid w:val="00E84359"/>
     <w:rsid w:val="00E9179D"/>
     <w:rsid w:val="00E92304"/>
     <w:rsid w:val="00EA479D"/>
     <w:rsid w:val="00EB0F2F"/>
     <w:rsid w:val="00EB227B"/>
     <w:rsid w:val="00EB5C4D"/>
     <w:rsid w:val="00EC11A9"/>
     <w:rsid w:val="00ED7D01"/>
     <w:rsid w:val="00EE43B9"/>
     <w:rsid w:val="00EE5593"/>
     <w:rsid w:val="00EE6BC3"/>
     <w:rsid w:val="00EE7DFE"/>
     <w:rsid w:val="00EF2DC1"/>
     <w:rsid w:val="00EF58BB"/>
+    <w:rsid w:val="00EF759B"/>
     <w:rsid w:val="00EF7706"/>
     <w:rsid w:val="00EF781D"/>
     <w:rsid w:val="00F017B2"/>
     <w:rsid w:val="00F103B3"/>
     <w:rsid w:val="00F2366F"/>
+    <w:rsid w:val="00F310E1"/>
+    <w:rsid w:val="00F426AB"/>
     <w:rsid w:val="00F55B77"/>
     <w:rsid w:val="00F825FF"/>
     <w:rsid w:val="00F849E4"/>
     <w:rsid w:val="00F932F3"/>
     <w:rsid w:val="00FA2023"/>
     <w:rsid w:val="00FA40CE"/>
     <w:rsid w:val="00FA622B"/>
     <w:rsid w:val="00FB1528"/>
     <w:rsid w:val="00FB2304"/>
     <w:rsid w:val="00FC09CC"/>
     <w:rsid w:val="00FC2F19"/>
     <w:rsid w:val="00FC69BC"/>
     <w:rsid w:val="00FC7D17"/>
     <w:rsid w:val="00FD5A91"/>
     <w:rsid w:val="00FD6DAF"/>
     <w:rsid w:val="00FE6DE2"/>
     <w:rsid w:val="00FF5B52"/>
     <w:rsid w:val="3AD6D73F"/>
     <w:rsid w:val="5752EFBB"/>
     <w:rsid w:val="5812216D"/>
     <w:rsid w:val="730E9541"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8554,51 +8597,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="721C45D2"/>
   <w15:docId w15:val="{6D07EF1D-B12E-49EB-86D5-7D2D2D1A491A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10738,51 +10781,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="00694326"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="58672154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="68114579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11351,60 +11394,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC2AEE9D-AFB0-471E-B380-E565682217AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1000</Words>
-  <Characters>6342</Characters>
+  <Words>1096</Words>
+  <Characters>6251</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>WHO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7328</CharactersWithSpaces>
+  <CharactersWithSpaces>7333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Michelle Kerno</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Report Title">
     <vt:lpwstr>World Health Organisation – Prequalification Team_x000d_
 Prequalification of Active Pharmaceutical Ingredients (APIs)_x000d_
 Application form_x000d_
 </vt:lpwstr>