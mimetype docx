--- v0 (2026-08-30)
+++ v1 (2026-11-02)
@@ -1,19247 +1,2722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61CC4DED" w14:textId="2C876544" w:rsidR="00C274AC" w:rsidRDefault="00C274AC" w:rsidP="001E5B40">
+    <w:p w:rsidRPr="00127F6D" w:rsidR="00127F6D" w:rsidP="00B4604E" w:rsidRDefault="00C274AC" w14:paraId="3B8F03DA" w14:textId="14B9D046">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00226F99">
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidR="00C274AC">
+        <w:rPr/>
         <w:t>Checklist</w:t>
       </w:r>
       <w:r w:rsidR="005D119B">
+        <w:rPr/>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00226F99">
+      <w:r w:rsidR="00C274AC">
+        <w:rPr/>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C274AC">
+        <w:rPr/>
         <w:t xml:space="preserve">raw </w:t>
       </w:r>
-      <w:r w:rsidRPr="00226F99">
+      <w:r w:rsidR="00C274AC">
+        <w:rPr/>
         <w:t>data submission</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> (excel spreadsheets)</w:t>
+      <w:r w:rsidR="00C274AC">
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t>Baseline quality check</w:t>
+      <w:r w:rsidR="646E2EB1">
+        <w:rPr/>
+        <w:t xml:space="preserve">statistical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C663023" w:rsidR="646E2EB1">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analysis of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C663023" w:rsidR="00CF374A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C663023" w:rsidR="00CF374A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C663023" w:rsidR="5B8BBEFF">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:r w:rsidR="5B8BBEFF">
+        <w:rPr/>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="662772B6">
+        <w:rPr/>
+        <w:t xml:space="preserve">BQC, </w:t>
+      </w:r>
+      <w:r w:rsidR="5B8BBEFF">
+        <w:rPr/>
+        <w:t>regeneration</w:t>
+      </w:r>
+      <w:r w:rsidR="7C67C980">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="5B8BBEFF">
+        <w:rPr/>
+        <w:t xml:space="preserve"> wash resistance </w:t>
+      </w:r>
+      <w:r w:rsidR="02B507B3">
+        <w:rPr/>
+        <w:t xml:space="preserve">and semi field </w:t>
+      </w:r>
+      <w:r w:rsidR="5B8BBEFF">
+        <w:rPr/>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:r w:rsidR="0529080D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF374A">
+        <w:rPr/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00656459">
+        <w:rPr/>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C274AC">
+        <w:rPr/>
+        <w:t>xcel spreadsheets)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1658"/>
         <w:gridCol w:w="6874"/>
         <w:gridCol w:w="818"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C274AC" w14:paraId="1473FEF9" w14:textId="77777777" w:rsidTr="00765A9A">
+      <w:tr w:rsidR="00127F6D" w:rsidTr="087BDD82" w14:paraId="40197A0F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1658" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00226F99">
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00226F99" w:rsidR="00127F6D" w:rsidP="00C274AC" w:rsidRDefault="00127F6D" w14:paraId="480D44E9" w14:textId="4F7F131F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Category/test</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00226F99">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Description</w:t>
-[...14 lines deleted...]
-              <w:t>Check</w:t>
+              <w:t>Checklist for [study name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C60962" w14:paraId="374ABAD3" w14:textId="77777777" w:rsidTr="00765A9A">
-[...3247 lines deleted...]
-      <w:tr w:rsidR="005D119B" w14:paraId="39AC0090" w14:textId="77777777" w:rsidTr="00765A9A">
+      <w:tr w:rsidR="00C274AC" w:rsidTr="087BDD82" w14:paraId="1473FEF9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="185EBACB" w14:textId="77777777" w:rsidR="005D119B" w:rsidRDefault="005D119B" w:rsidP="00B33DE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C274AC" w:rsidP="00C274AC" w:rsidRDefault="00C274AC" w14:paraId="7517A68D" w14:textId="3E8A441F">
             <w:r w:rsidRPr="00226F99">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Category/test</w:t>
+              <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6874" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0530CAA0" w14:textId="77777777" w:rsidR="005D119B" w:rsidRDefault="005D119B" w:rsidP="00B33DE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C274AC" w:rsidP="00C274AC" w:rsidRDefault="00C274AC" w14:paraId="275D6DB4" w14:textId="09D8D65A">
             <w:r w:rsidRPr="00226F99">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="818" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3BDA1D8A" w14:textId="77777777" w:rsidR="005D119B" w:rsidRDefault="005D119B" w:rsidP="00B33DE1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C274AC" w:rsidP="00C274AC" w:rsidRDefault="00C274AC" w14:paraId="46465D3E" w14:textId="5EA3FB35">
             <w:r w:rsidRPr="00226F99">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D119B" w14:paraId="57001F52" w14:textId="77777777" w:rsidTr="00765A9A">
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="4E2970CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="775E29EE" w14:textId="0F6706E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C274AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="727B96DB" w14:textId="17570B54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C274AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB56EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for each study </w:t>
+            </w:r>
+            <w:r w:rsidR="00C349C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C274AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">presented in a single worksheet tab </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="0A573218" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="2E03448C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="52E2A49D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="5BD1F0E7" w14:textId="561D5ABD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Data for a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C274AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ll products </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF374A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and active ingredients </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C274AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">used in the study are included in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF374A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">same </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C274AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">worksheet tab </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="2013ADE7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="6CF8906A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="6F55F542" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="4FAED717" w14:textId="0671B709">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r w:rsidR="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> includes all key variables as described in the relevant data templates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="017E7FC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="6332EC96" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="43EBD00F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="4899AB9C" w14:textId="1392073C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00765A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data dictionary is included and presented in a separate worksheet tab within the workbook </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00765A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>containing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00765A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00CF374A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="003E7134">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chemical analysis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00765A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00AC795C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="4A59698C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="2E8123FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="6FEEB3CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="33749DBC" w14:textId="64DAE737">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Data dictionary includes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> description</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of all variables</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="1BD3FC42" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="4A5428AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="05E91FAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="5B70A954" w14:textId="22A31FB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ata type</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specified</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the data dictionary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> appropriate and match the data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> submitted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="0C1CDCED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765A9A" w:rsidTr="087BDD82" w14:paraId="73626BDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="2A041AA9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="7A7FA00E" w14:textId="37E2BD8E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Data dictionary has value labels (unblinding codes) corresponding to numerical categories/values of categorical/factor variable(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00750BBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (where applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00765A9A" w:rsidP="00C274AC" w:rsidRDefault="00765A9A" w14:paraId="0D2C310D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00206BA5" w:rsidTr="087BDD82" w14:paraId="4FDB77C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="509D6C44" w14:textId="2610F534">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Data entry format</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="424F408C" w14:textId="47B3412D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>All data entries for each variable/column are in the same format</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="756C1E83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00206BA5" w:rsidTr="087BDD82" w14:paraId="5E41363E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="029175FB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="2167DB7A" w14:textId="0D0148E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00385DFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> variable uses the same date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> format </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for all entries </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="285BA121" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00206BA5" w:rsidTr="087BDD82" w14:paraId="529707B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="4B28A78C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="71B0823E" w14:textId="77B8C0B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF374A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">analysis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dates align with the</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF374A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dates</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>presented</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="1B81834E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF2A2F" w:rsidTr="087BDD82" w14:paraId="4E85822B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00AF2A2F" w:rsidP="00C274AC" w:rsidRDefault="00AF2A2F" w14:paraId="53FA95DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00226F99" w:rsidR="00AF2A2F" w:rsidP="00C274AC" w:rsidRDefault="00AF2A2F" w14:paraId="4F539CF8" w14:textId="18280E08">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Production batch numbers in the data submitted match the batch numbers presented in the study report</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB56EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and are consistent throughout the dataset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00AF2A2F" w:rsidP="00C274AC" w:rsidRDefault="00AF2A2F" w14:paraId="55B9A897" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CF374A" w:rsidR="00206BA5" w:rsidTr="087BDD82" w14:paraId="67747AD6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CF374A" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="47EE9786" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CF374A" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00656B9A" w14:paraId="2737BAC2" w14:textId="79C3FFA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>umbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, codes, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">characters </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or names </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">used to represent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="006A18BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">distinct groups, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ategories or levels </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of a categorical/factor variable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="006A18BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">used </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>consistent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="007374B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="006A18BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including spellings)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="007374B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="006A18BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF374A" w:rsidR="00157325">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> variable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CF374A" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="20047E78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00786603" w:rsidTr="087BDD82" w14:paraId="536E863D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00786603" w:rsidP="00C274AC" w:rsidRDefault="00786603" w14:paraId="1CC1A1F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00786603" w:rsidP="00C274AC" w:rsidRDefault="00786603" w14:paraId="4B6F37CD" w14:textId="61D8C194">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The values presented for n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">umeric variables </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within the range</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>s that are presented in the study report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226F99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00786603" w:rsidP="00C274AC" w:rsidRDefault="00786603" w14:paraId="04BCA0B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00206BA5" w:rsidTr="087BDD82" w14:paraId="4E5063AD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="12E95F5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00786603" w14:paraId="1DFBDA10" w14:textId="26BC9CD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cells containing n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">umeric variable values </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>do not contain negative values, except for the difference in total active ingredient before and after washing (where applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="61E94D89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00206BA5" w:rsidTr="087BDD82" w14:paraId="487EA092" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="79FD897A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="0E8FFD57" w14:textId="68881C09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>containing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">umeric variable values </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do not </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>contain</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">special characters/symbols such as %, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00127F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>g/kg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ±, etc (e.g., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00E81BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">type </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00E81BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00127F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00E81BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> instead of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00E81BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00127F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/kg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00E81BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for variables </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>containing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00127F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>active ingredient content</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00206BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00206BA5" w:rsidP="00C274AC" w:rsidRDefault="00206BA5" w14:paraId="44F6BB5C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636637" w:rsidTr="087BDD82" w14:paraId="500A181A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="61AAAA4A" w14:textId="6322BC35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Missing data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="6B53CC32" w14:textId="78D2B965">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No blank cells in </w:t>
+            </w:r>
+            <w:r w:rsidR="00852EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dataset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="08CD88E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636637" w:rsidTr="087BDD82" w14:paraId="065B33C1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="167638F4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="5073AE66" w14:textId="12238234">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any missing data has a code assigned to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the missing data for each variable (if different codes are used)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00AF2A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="008A712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">corresponding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">description </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00351621">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for the missing data code </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provided in the data dictionary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="001D1797">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="00F65D05" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636637" w:rsidTr="087BDD82" w14:paraId="1FED3F8A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1658" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="7CE00B7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6874" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="3A253132" w14:textId="54B451FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>xplanation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00E169AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="00636637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>for missing data presented in the study report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="008A712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if present.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C274AC" w:rsidR="00636637" w:rsidP="00C274AC" w:rsidRDefault="00636637" w14:paraId="3FDD17F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF374A" w:rsidTr="087BDD82" w14:paraId="727A4C87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CF374A" w:rsidR="00CF374A" w:rsidP="00CF374A" w:rsidRDefault="00EB56EC" w14:paraId="356EB09D" w14:textId="2C9B6066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...3119 lines deleted...]
-              <w:t xml:space="preserve"> and regeneration status (Day 0, 1, 3, 5, 7, 10, 15, 20, 30, 40 or unwashed) </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: Studies include baseline quality checks, wash regeneration, wash resistance, or semi-field study. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2686B1C6" w14:textId="77777777" w:rsidR="005D119B" w:rsidRDefault="005D119B"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="001E5B40" w:rsidP="4C663023" w:rsidRDefault="001E5B40" w14:paraId="5E483080" w14:textId="3FDFC50F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B7C6D08" w14:textId="6F5A25AA" w:rsidR="00AF3380" w:rsidRDefault="001E5B40" w:rsidP="001E5B40">
-[...11932 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidR="001E5B40">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00423632" w:rsidP="002E15D2" w:rsidRDefault="00423632" w14:paraId="2FFB6033" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00423632" w:rsidP="002E15D2" w:rsidRDefault="00423632" w14:paraId="5C06AA45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-592309233"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w:rsidR="002E15D2" w:rsidRDefault="002E15D2" w14:paraId="7847AA69" w14:textId="143AEEC8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidR="087BDD82">
+              <w:rPr/>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="087BDD82">
+              <w:rPr/>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82" w:rsidR="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="087BDD82">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="002E15D2" w:rsidRDefault="002E15D2" w14:paraId="55459F40" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00423632" w:rsidP="002E15D2" w:rsidRDefault="00423632" w14:paraId="4DF19DCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00423632" w:rsidP="002E15D2" w:rsidRDefault="00423632" w14:paraId="18EDEDC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="064E0F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FC87DBE"/>
     <w:lvl w:ilvl="0" w:tplc="40E27562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7B11DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA8BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24CA0AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA8BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A931CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA8BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD53D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA8BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC2147F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA8BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42BA2E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39922748"/>
     <w:lvl w:ilvl="0" w:tplc="05443A9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19324,123 +2799,123 @@
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45981D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA2223E8"/>
     <w:lvl w:ilvl="0" w:tplc="061E18C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19612,522 +3087,576 @@
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710803DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCA8BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="769475646">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1344672490">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2012022793">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1628655264">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1770001382">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="207766799">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="219677389">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="302008073">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="447286308">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="457769603">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1495997941">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1050612222">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C274AC"/>
     <w:rsid w:val="0001592E"/>
     <w:rsid w:val="000242EE"/>
-    <w:rsid w:val="0004107C"/>
     <w:rsid w:val="00041FFC"/>
     <w:rsid w:val="00052BC0"/>
     <w:rsid w:val="00097EFF"/>
+    <w:rsid w:val="000B7DE6"/>
     <w:rsid w:val="000C4E26"/>
     <w:rsid w:val="000E6D97"/>
     <w:rsid w:val="000F701A"/>
     <w:rsid w:val="000F7BDA"/>
     <w:rsid w:val="00102E48"/>
     <w:rsid w:val="00120148"/>
+    <w:rsid w:val="00127F6D"/>
+    <w:rsid w:val="00157325"/>
     <w:rsid w:val="001B5A66"/>
     <w:rsid w:val="001B74F7"/>
     <w:rsid w:val="001C544A"/>
     <w:rsid w:val="001C7415"/>
+    <w:rsid w:val="001D1797"/>
     <w:rsid w:val="001D4666"/>
     <w:rsid w:val="001E5B40"/>
+    <w:rsid w:val="00206266"/>
+    <w:rsid w:val="00206BA5"/>
     <w:rsid w:val="00220177"/>
     <w:rsid w:val="00223AB8"/>
     <w:rsid w:val="002A3368"/>
     <w:rsid w:val="002A72C6"/>
+    <w:rsid w:val="002B06F7"/>
     <w:rsid w:val="002C0E99"/>
+    <w:rsid w:val="002E15D2"/>
+    <w:rsid w:val="003105F3"/>
     <w:rsid w:val="00324B17"/>
     <w:rsid w:val="00337FA5"/>
-    <w:rsid w:val="0037211F"/>
+    <w:rsid w:val="00351621"/>
+    <w:rsid w:val="00385DFE"/>
     <w:rsid w:val="00393D36"/>
     <w:rsid w:val="00397BFA"/>
     <w:rsid w:val="003D2530"/>
+    <w:rsid w:val="003E7134"/>
     <w:rsid w:val="003F57BD"/>
     <w:rsid w:val="0040296D"/>
-    <w:rsid w:val="00415DC9"/>
+    <w:rsid w:val="00423632"/>
     <w:rsid w:val="00461064"/>
     <w:rsid w:val="0047157C"/>
     <w:rsid w:val="004A1266"/>
     <w:rsid w:val="004C5ED0"/>
     <w:rsid w:val="004D118E"/>
     <w:rsid w:val="005112F3"/>
     <w:rsid w:val="00512ADE"/>
     <w:rsid w:val="005274DF"/>
     <w:rsid w:val="005473CD"/>
     <w:rsid w:val="00555733"/>
     <w:rsid w:val="00562460"/>
     <w:rsid w:val="005B3148"/>
     <w:rsid w:val="005D119B"/>
     <w:rsid w:val="005E77BB"/>
     <w:rsid w:val="00636637"/>
     <w:rsid w:val="00646D81"/>
+    <w:rsid w:val="00656459"/>
+    <w:rsid w:val="00656B9A"/>
     <w:rsid w:val="006861F0"/>
+    <w:rsid w:val="006A18BC"/>
     <w:rsid w:val="006F3FA7"/>
     <w:rsid w:val="007256BE"/>
+    <w:rsid w:val="007374B5"/>
     <w:rsid w:val="00740B8E"/>
+    <w:rsid w:val="00750BBF"/>
     <w:rsid w:val="007602EF"/>
     <w:rsid w:val="00765A9A"/>
+    <w:rsid w:val="00786603"/>
     <w:rsid w:val="007C79FD"/>
+    <w:rsid w:val="007D55EC"/>
     <w:rsid w:val="007E0DC7"/>
     <w:rsid w:val="007E4841"/>
     <w:rsid w:val="00812FAB"/>
     <w:rsid w:val="0081685C"/>
+    <w:rsid w:val="0084254E"/>
     <w:rsid w:val="00850002"/>
     <w:rsid w:val="00852EB8"/>
     <w:rsid w:val="00866238"/>
     <w:rsid w:val="008803B1"/>
-    <w:rsid w:val="008C5091"/>
+    <w:rsid w:val="00895E0D"/>
+    <w:rsid w:val="008A3293"/>
+    <w:rsid w:val="008A712A"/>
+    <w:rsid w:val="008C1293"/>
     <w:rsid w:val="008D37F0"/>
     <w:rsid w:val="008E0C57"/>
-    <w:rsid w:val="008F5A89"/>
     <w:rsid w:val="00934AE4"/>
     <w:rsid w:val="00941AF6"/>
     <w:rsid w:val="009A580D"/>
     <w:rsid w:val="009D7717"/>
     <w:rsid w:val="009F4384"/>
     <w:rsid w:val="00A0017D"/>
     <w:rsid w:val="00A05514"/>
     <w:rsid w:val="00A2733F"/>
     <w:rsid w:val="00A86848"/>
     <w:rsid w:val="00A86B3B"/>
     <w:rsid w:val="00A86D40"/>
     <w:rsid w:val="00AC39B3"/>
     <w:rsid w:val="00AC795C"/>
+    <w:rsid w:val="00AE34AD"/>
+    <w:rsid w:val="00AF2A2F"/>
     <w:rsid w:val="00AF3380"/>
     <w:rsid w:val="00B416E0"/>
+    <w:rsid w:val="00B4604E"/>
+    <w:rsid w:val="00B5201F"/>
     <w:rsid w:val="00B64AB3"/>
     <w:rsid w:val="00B7475D"/>
     <w:rsid w:val="00B75063"/>
+    <w:rsid w:val="00B90080"/>
     <w:rsid w:val="00B938A3"/>
     <w:rsid w:val="00BE045B"/>
     <w:rsid w:val="00C274AC"/>
+    <w:rsid w:val="00C349C7"/>
     <w:rsid w:val="00C42E37"/>
     <w:rsid w:val="00C60962"/>
     <w:rsid w:val="00C95C21"/>
     <w:rsid w:val="00C95FE0"/>
     <w:rsid w:val="00CA04BB"/>
     <w:rsid w:val="00CA1023"/>
     <w:rsid w:val="00CC01B5"/>
+    <w:rsid w:val="00CF2660"/>
+    <w:rsid w:val="00CF374A"/>
     <w:rsid w:val="00D31581"/>
-    <w:rsid w:val="00D45C94"/>
     <w:rsid w:val="00D50BB7"/>
+    <w:rsid w:val="00D606CD"/>
     <w:rsid w:val="00D6612A"/>
     <w:rsid w:val="00DA3C47"/>
     <w:rsid w:val="00DA77EF"/>
     <w:rsid w:val="00DE33B4"/>
     <w:rsid w:val="00DF2712"/>
     <w:rsid w:val="00E1459D"/>
     <w:rsid w:val="00E169AF"/>
     <w:rsid w:val="00E47359"/>
+    <w:rsid w:val="00E81BA7"/>
     <w:rsid w:val="00E953EB"/>
+    <w:rsid w:val="00E97640"/>
     <w:rsid w:val="00E979FA"/>
+    <w:rsid w:val="00EA4AFF"/>
+    <w:rsid w:val="00EB37D5"/>
+    <w:rsid w:val="00EB56EC"/>
     <w:rsid w:val="00EE103E"/>
     <w:rsid w:val="00EE7DBB"/>
     <w:rsid w:val="00F150E2"/>
     <w:rsid w:val="00F574D1"/>
     <w:rsid w:val="00F63559"/>
     <w:rsid w:val="00FB38C5"/>
     <w:rsid w:val="00FC4015"/>
     <w:rsid w:val="00FD40E4"/>
     <w:rsid w:val="00FD73BC"/>
+    <w:rsid w:val="02B507B3"/>
+    <w:rsid w:val="0529080D"/>
+    <w:rsid w:val="087BDD82"/>
+    <w:rsid w:val="08B9C5B5"/>
+    <w:rsid w:val="4C663023"/>
+    <w:rsid w:val="5B8BBEFF"/>
+    <w:rsid w:val="646E2EB1"/>
+    <w:rsid w:val="662772B6"/>
+    <w:rsid w:val="7C67C980"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B685B0A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D66F222-F232-4788-8301-4767D58D81C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20283,52 +3812,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -20395,275 +3924,340 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D37F0"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001E5B40"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E5B40"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C274AC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C274AC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00636637"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00636637"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00636637"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00636637"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00636637"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001E5B40"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001E5B40"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00206BA5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E15D2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E15D2"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E15D2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E15D2"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -21224,93 +4818,77 @@
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4f8844e5-dbc7-4a99-914b-4c1e544e1600">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3039acbe-0701-4809-b89c-56ec6dbdc121" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="4f8844e5-dbc7-4a99-914b-4c1e544e1600" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1BCC6FA-1EDB-4347-ACD9-7069F06A03C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D4F08-7EFD-46B6-93A8-42D9D5CDA40D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16F94BC5-A19F-491A-BCE0-B1EADA944CA8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB023589-6A41-48FC-B3A7-F6FA539ADC82}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{214B4D0B-737C-480E-808A-904A7FB37642}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A857E705-2001-4DDE-9861-548C02ECDD77}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EACFF37-BA64-4150-895B-A63371BEE5FE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FOSTER, Geraldine</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>PEREZ NUENO, Violeta Isabel</lastModifiedBy>
+  <revision>12</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>0b5be4ff-663f-4c27-9a6f-c32fb02cbe83</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100B5C4F4F8C673C242A40081C9183480EA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>