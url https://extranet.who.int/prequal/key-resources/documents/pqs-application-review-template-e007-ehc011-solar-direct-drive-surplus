--- v0 (2025-10-02)
+++ v1 (2026-08-22)
@@ -1,64 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\robra\Documents\Solar System Services\WHO\E007 - Cold chain accessories\EHC\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60ED8A1C-75E1-4074-89D4-E051DE1F268D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4ABEF44E-45AA-4BE2-85BD-8F8BDA97C797}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4440" yWindow="255" windowWidth="23655" windowHeight="15120" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3585" yWindow="180" windowWidth="25095" windowHeight="14700" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Spec" sheetId="1" r:id="rId1"/>
-    <sheet name="Figures &amp; Tables" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="155">
   <si>
     <t xml:space="preserve">Assessment of appliance: </t>
   </si>
   <si>
     <t>[Brand &amp; Model here]</t>
   </si>
   <si>
     <t>For dossier review on [TBC]</t>
   </si>
   <si>
     <t>Tested in accordance with PQS verification protocol</t>
   </si>
   <si>
@@ -394,53 +390,50 @@
     <t>In accordance with PQS Verification Protocol E007/EHC01.1-VP.1.</t>
   </si>
   <si>
     <t>[Please refer the test report.]</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Packaging</t>
   </si>
   <si>
     <t>Materials used for packaging the finished EHC are to be free of ozone-depleting compounds as defined in the Montreal Protocol.</t>
   </si>
   <si>
     <t>[Please state the materials used for packaging the finished product and whether they are free of CFC compounds as defined in the Montreal Protocol.]</t>
   </si>
   <si>
     <t xml:space="preserve">The packaging is to be of a sturdy export quality and of a commercial standard that will provide adequate protection of the goods for carriage by air, sea and/or road to final destinations worldwide, including remote locations under adverse climatic and storage conditions and high humidity. The packaging is to be not less than 17 kN edge crush resistance with minimum 60% remaining with 90% humidity at a temperature of +70°C (tropical conditions). </t>
   </si>
   <si>
     <t>[Please explain how the packaging complies with this clause.]</t>
   </si>
   <si>
     <t>The general specification of shipping containers will be subject to agreement with the individual procurement agencies.</t>
-  </si>
-[...1 lines deleted...]
-    <t>PQS Submission template for E007 Solar direct drive surplus energy harvest control V1.1 (1 November 2024)</t>
   </si>
   <si>
     <t>ASSESSOR’S SUMMARY:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instructions in [square brackets] are for your guidance. Please </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>delete these instructions and replace with evidence</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -541,50 +534,53 @@
     <t>[Please advise if training is available.]</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
     <t>[Please refer the user manual section that explains:
 Installation; 
 Maintenance;
 Possible repairs.]</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>Ambient temperature range during transport and storage</t>
   </si>
   <si>
     <t>4.22</t>
   </si>
   <si>
     <t>4.23</t>
+  </si>
+  <si>
+    <t>PQS Submission template for E007 Solar direct drive surplus energy harvest control V1.2 (23 July 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-1009]dd/mmm/yy"/>
     <numFmt numFmtId="165" formatCode="hh:mm:ss"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
@@ -683,93 +679,93 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{474E83D5-9D25-43C6-8DC4-0C1BE4D2601C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
@@ -815,232 +811,51 @@
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...180 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1294,115 +1109,109 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AMJ100"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="50.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="49.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="34" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="34" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="1024" width="11.5703125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:26" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="8"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
@@ -1415,306 +1224,306 @@
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
     </row>
     <row r="10" spans="1:26" s="9" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
-      <c r="B10" s="12" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="12"/>
+      <c r="B10" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
       <c r="E10" s="13"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
     </row>
     <row r="11" spans="1:26" s="9" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10"/>
-      <c r="B11" s="12" t="s">
-[...3 lines deleted...]
-      <c r="D11" s="12"/>
+      <c r="B11" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
       <c r="E11" s="13"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
     </row>
     <row r="12" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10"/>
-      <c r="B12" s="12" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="12"/>
+      <c r="B12" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
       <c r="E12" s="13"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
     </row>
     <row r="13" spans="1:26" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
-      <c r="E13" s="14"/>
+      <c r="E13" s="12"/>
       <c r="F13" s="7"/>
-      <c r="G13" s="14"/>
+      <c r="G13" s="12"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
     </row>
     <row r="14" spans="1:26" s="9" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
-      <c r="B14" s="15" t="s">
-[...4 lines deleted...]
-      <c r="E14" s="14"/>
+      <c r="B14" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="12"/>
       <c r="F14" s="7"/>
-      <c r="G14" s="14"/>
+      <c r="G14" s="12"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
     </row>
     <row r="15" spans="1:26" s="9" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
-      <c r="E15" s="14"/>
+      <c r="E15" s="12"/>
       <c r="F15" s="11"/>
-      <c r="G15" s="14"/>
+      <c r="G15" s="12"/>
       <c r="H15" s="11"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
     </row>
     <row r="16" spans="1:26" s="9" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
-      <c r="D16" s="16" t="s">
-[...8 lines deleted...]
-        <v>127</v>
+      <c r="D16" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="E16" s="12"/>
+      <c r="F16" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="G16" s="12"/>
+      <c r="H16" s="14" t="s">
+        <v>126</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
     </row>
     <row r="17" spans="1:1024" ht="15" x14ac:dyDescent="0.2">
-      <c r="A17" s="17"/>
-[...1 lines deleted...]
-      <c r="C17" s="17"/>
+      <c r="A17" s="15"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="15"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
-      <c r="I17" s="17"/>
-[...37 lines deleted...]
-      <c r="AU17" s="17"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
+      <c r="U17" s="15"/>
+      <c r="V17" s="15"/>
+      <c r="W17" s="15"/>
+      <c r="X17" s="15"/>
+      <c r="Y17" s="15"/>
+      <c r="Z17" s="15"/>
+      <c r="AA17" s="15"/>
+      <c r="AB17" s="15"/>
+      <c r="AC17" s="15"/>
+      <c r="AD17" s="15"/>
+      <c r="AE17" s="15"/>
+      <c r="AF17" s="15"/>
+      <c r="AG17" s="15"/>
+      <c r="AH17" s="15"/>
+      <c r="AI17" s="15"/>
+      <c r="AJ17" s="15"/>
+      <c r="AK17" s="15"/>
+      <c r="AL17" s="15"/>
+      <c r="AM17" s="15"/>
+      <c r="AN17" s="15"/>
+      <c r="AO17" s="15"/>
+      <c r="AP17" s="15"/>
+      <c r="AQ17" s="15"/>
+      <c r="AR17" s="15"/>
+      <c r="AS17" s="15"/>
+      <c r="AT17" s="15"/>
+      <c r="AU17" s="15"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
@@ -2650,97 +2459,97 @@
       <c r="ALN17"/>
       <c r="ALO17"/>
       <c r="ALP17"/>
       <c r="ALQ17"/>
       <c r="ALR17"/>
       <c r="ALS17"/>
       <c r="ALT17"/>
       <c r="ALU17"/>
       <c r="ALV17"/>
       <c r="ALW17"/>
       <c r="ALX17"/>
       <c r="ALY17"/>
       <c r="ALZ17"/>
       <c r="AMA17"/>
       <c r="AMB17"/>
       <c r="AMC17"/>
       <c r="AMD17"/>
       <c r="AME17"/>
       <c r="AMF17"/>
       <c r="AMG17"/>
       <c r="AMH17"/>
       <c r="AMI17"/>
       <c r="AMJ17"/>
     </row>
     <row r="18" spans="1:1024" ht="15" x14ac:dyDescent="0.2">
-      <c r="A18" s="17"/>
-[...1 lines deleted...]
-      <c r="C18" s="17"/>
+      <c r="A18" s="15"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
-      <c r="I18" s="17"/>
-[...37 lines deleted...]
-      <c r="AU18" s="17"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="15"/>
+      <c r="W18" s="15"/>
+      <c r="X18" s="15"/>
+      <c r="Y18" s="15"/>
+      <c r="Z18" s="15"/>
+      <c r="AA18" s="15"/>
+      <c r="AB18" s="15"/>
+      <c r="AC18" s="15"/>
+      <c r="AD18" s="15"/>
+      <c r="AE18" s="15"/>
+      <c r="AF18" s="15"/>
+      <c r="AG18" s="15"/>
+      <c r="AH18" s="15"/>
+      <c r="AI18" s="15"/>
+      <c r="AJ18" s="15"/>
+      <c r="AK18" s="15"/>
+      <c r="AL18" s="15"/>
+      <c r="AM18" s="15"/>
+      <c r="AN18" s="15"/>
+      <c r="AO18" s="15"/>
+      <c r="AP18" s="15"/>
+      <c r="AQ18" s="15"/>
+      <c r="AR18" s="15"/>
+      <c r="AS18" s="15"/>
+      <c r="AT18" s="15"/>
+      <c r="AU18" s="15"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
@@ -3675,114 +3484,114 @@
       <c r="ALM18"/>
       <c r="ALN18"/>
       <c r="ALO18"/>
       <c r="ALP18"/>
       <c r="ALQ18"/>
       <c r="ALR18"/>
       <c r="ALS18"/>
       <c r="ALT18"/>
       <c r="ALU18"/>
       <c r="ALV18"/>
       <c r="ALW18"/>
       <c r="ALX18"/>
       <c r="ALY18"/>
       <c r="ALZ18"/>
       <c r="AMA18"/>
       <c r="AMB18"/>
       <c r="AMC18"/>
       <c r="AMD18"/>
       <c r="AME18"/>
       <c r="AMF18"/>
       <c r="AMG18"/>
       <c r="AMH18"/>
       <c r="AMI18"/>
       <c r="AMJ18"/>
     </row>
-    <row r="19" spans="1:1024" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="16" t="s">
+    <row r="19" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B19" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="C19" s="11" t="s">
         <v>128</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="D19" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="D19" s="11" t="s">
+      <c r="E19" s="11" t="s">
         <v>130</v>
       </c>
-      <c r="E19" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="G19" s="11" t="s">
         <v>130</v>
       </c>
-      <c r="G19" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="11" t="s">
-        <v>130</v>
-[...39 lines deleted...]
-      <c r="AU19" s="16"/>
+        <v>129</v>
+      </c>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="14"/>
+      <c r="Q19" s="14"/>
+      <c r="R19" s="14"/>
+      <c r="S19" s="14"/>
+      <c r="T19" s="14"/>
+      <c r="U19" s="14"/>
+      <c r="V19" s="14"/>
+      <c r="W19" s="14"/>
+      <c r="X19" s="14"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="14"/>
+      <c r="AA19" s="14"/>
+      <c r="AB19" s="14"/>
+      <c r="AC19" s="14"/>
+      <c r="AD19" s="14"/>
+      <c r="AE19" s="14"/>
+      <c r="AF19" s="14"/>
+      <c r="AG19" s="14"/>
+      <c r="AH19" s="14"/>
+      <c r="AI19" s="14"/>
+      <c r="AJ19" s="14"/>
+      <c r="AK19" s="14"/>
+      <c r="AL19" s="14"/>
+      <c r="AM19" s="14"/>
+      <c r="AN19" s="14"/>
+      <c r="AO19" s="14"/>
+      <c r="AP19" s="14"/>
+      <c r="AQ19" s="14"/>
+      <c r="AR19" s="14"/>
+      <c r="AS19" s="14"/>
+      <c r="AT19" s="14"/>
+      <c r="AU19" s="14"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -4717,79 +4526,79 @@
       <c r="ALM19"/>
       <c r="ALN19"/>
       <c r="ALO19"/>
       <c r="ALP19"/>
       <c r="ALQ19"/>
       <c r="ALR19"/>
       <c r="ALS19"/>
       <c r="ALT19"/>
       <c r="ALU19"/>
       <c r="ALV19"/>
       <c r="ALW19"/>
       <c r="ALX19"/>
       <c r="ALY19"/>
       <c r="ALZ19"/>
       <c r="AMA19"/>
       <c r="AMB19"/>
       <c r="AMC19"/>
       <c r="AMD19"/>
       <c r="AME19"/>
       <c r="AMF19"/>
       <c r="AMG19"/>
       <c r="AMH19"/>
       <c r="AMI19"/>
       <c r="AMJ19"/>
     </row>
-    <row r="20" spans="1:1024" s="22" customFormat="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="Z20" s="21"/>
+    <row r="20" spans="1:1024" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17"/>
+      <c r="B20" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="19"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19"/>
+      <c r="S20" s="19"/>
+      <c r="T20" s="19"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="19"/>
+      <c r="W20" s="19"/>
+      <c r="X20" s="19"/>
+      <c r="Y20" s="19"/>
+      <c r="Z20" s="19"/>
     </row>
     <row r="21" spans="1:1024" x14ac:dyDescent="0.2">
       <c r="B21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:1024" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:1024" x14ac:dyDescent="0.2">
       <c r="B23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4858,791 +4667,791 @@
     <row r="31" spans="1:1024" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:1024" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="23" t="s">
+    <row r="34" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="24" t="s">
-[...28 lines deleted...]
-      <c r="A35" s="23">
+      <c r="B34" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" s="22"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="23"/>
+      <c r="Q34" s="23"/>
+      <c r="R34" s="23"/>
+      <c r="S34" s="23"/>
+      <c r="T34" s="23"/>
+      <c r="U34" s="23"/>
+      <c r="V34" s="23"/>
+      <c r="W34" s="23"/>
+      <c r="X34" s="23"/>
+      <c r="Y34" s="23"/>
+      <c r="Z34" s="23"/>
+    </row>
+    <row r="35" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21">
         <v>4.0999999999999996</v>
       </c>
-      <c r="B35" s="24" t="s">
+      <c r="B35" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="24"/>
-[...22 lines deleted...]
-      <c r="Z35" s="25"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="23"/>
+      <c r="Q35" s="23"/>
+      <c r="R35" s="23"/>
+      <c r="S35" s="23"/>
+      <c r="T35" s="23"/>
+      <c r="U35" s="23"/>
+      <c r="V35" s="23"/>
+      <c r="W35" s="23"/>
+      <c r="X35" s="23"/>
+      <c r="Y35" s="23"/>
+      <c r="Z35" s="23"/>
     </row>
     <row r="36" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="A37" s="23">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21">
         <v>4.2</v>
       </c>
-      <c r="B37" s="24" t="s">
+      <c r="B37" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="C37" s="24"/>
-[...22 lines deleted...]
-      <c r="Z37" s="25"/>
+      <c r="C37" s="22"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="22"/>
+      <c r="G37" s="22"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="23"/>
+      <c r="M37" s="23"/>
+      <c r="N37" s="23"/>
+      <c r="O37" s="23"/>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+      <c r="R37" s="23"/>
+      <c r="S37" s="23"/>
+      <c r="T37" s="23"/>
+      <c r="U37" s="23"/>
+      <c r="V37" s="23"/>
+      <c r="W37" s="23"/>
+      <c r="X37" s="23"/>
+      <c r="Y37" s="23"/>
+      <c r="Z37" s="23"/>
     </row>
     <row r="38" spans="1:26" ht="191.25" x14ac:dyDescent="0.2">
       <c r="B38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="39" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="23">
+    <row r="39" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21">
         <v>4.3</v>
       </c>
-      <c r="B39" s="24" t="s">
+      <c r="B39" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="C39" s="24"/>
-[...22 lines deleted...]
-      <c r="Z39" s="25"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23"/>
+      <c r="L39" s="23"/>
+      <c r="M39" s="23"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+      <c r="P39" s="23"/>
+      <c r="Q39" s="23"/>
+      <c r="R39" s="23"/>
+      <c r="S39" s="23"/>
+      <c r="T39" s="23"/>
+      <c r="U39" s="23"/>
+      <c r="V39" s="23"/>
+      <c r="W39" s="23"/>
+      <c r="X39" s="23"/>
+      <c r="Y39" s="23"/>
+      <c r="Z39" s="23"/>
     </row>
     <row r="40" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="76.5" x14ac:dyDescent="0.2">
       <c r="B41" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="89.25" x14ac:dyDescent="0.2">
       <c r="B42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B43" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="44" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="23">
+    <row r="44" spans="1:26" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="21">
         <v>4.4000000000000004</v>
       </c>
-      <c r="B44" s="24" t="s">
+      <c r="B44" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="C44" s="24"/>
-[...22 lines deleted...]
-      <c r="Z44" s="25"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="23"/>
+      <c r="M44" s="23"/>
+      <c r="N44" s="23"/>
+      <c r="O44" s="23"/>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23"/>
+      <c r="R44" s="23"/>
+      <c r="S44" s="23"/>
+      <c r="T44" s="23"/>
+      <c r="U44" s="23"/>
+      <c r="V44" s="23"/>
+      <c r="W44" s="23"/>
+      <c r="X44" s="23"/>
+      <c r="Y44" s="23"/>
+      <c r="Z44" s="23"/>
     </row>
     <row r="45" spans="1:26" ht="51" x14ac:dyDescent="0.2">
       <c r="B45" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="46" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="23">
+    <row r="46" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="21">
         <v>4.5</v>
       </c>
-      <c r="B46" s="24" t="s">
+      <c r="B46" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="C46" s="24"/>
-[...24 lines deleted...]
-    <row r="47" spans="1:26" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="C46" s="22"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="22"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="23"/>
+      <c r="M46" s="23"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+      <c r="T46" s="23"/>
+      <c r="U46" s="23"/>
+      <c r="V46" s="23"/>
+      <c r="W46" s="23"/>
+      <c r="X46" s="23"/>
+      <c r="Y46" s="23"/>
+      <c r="Z46" s="23"/>
+    </row>
+    <row r="47" spans="1:26" ht="63.75" x14ac:dyDescent="0.2">
       <c r="B47" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:26" ht="76.5" x14ac:dyDescent="0.2">
       <c r="B48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="51" x14ac:dyDescent="0.2">
       <c r="B49" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="50" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="23">
+    <row r="50" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="21">
         <v>4.5999999999999996</v>
       </c>
-      <c r="B50" s="24" t="s">
+      <c r="B50" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="C50" s="24"/>
-[...22 lines deleted...]
-      <c r="Z50" s="25"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="23"/>
+      <c r="L50" s="23"/>
+      <c r="M50" s="23"/>
+      <c r="N50" s="23"/>
+      <c r="O50" s="23"/>
+      <c r="P50" s="23"/>
+      <c r="Q50" s="23"/>
+      <c r="R50" s="23"/>
+      <c r="S50" s="23"/>
+      <c r="T50" s="23"/>
+      <c r="U50" s="23"/>
+      <c r="V50" s="23"/>
+      <c r="W50" s="23"/>
+      <c r="X50" s="23"/>
+      <c r="Y50" s="23"/>
+      <c r="Z50" s="23"/>
     </row>
     <row r="51" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B51" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="52" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="23">
+    <row r="52" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="21">
         <v>4.7</v>
       </c>
-      <c r="B52" s="24" t="s">
+      <c r="B52" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="C52" s="24"/>
-[...22 lines deleted...]
-      <c r="Z52" s="25"/>
+      <c r="C52" s="22"/>
+      <c r="D52" s="22"/>
+      <c r="E52" s="22"/>
+      <c r="F52" s="22"/>
+      <c r="G52" s="22"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="23"/>
+      <c r="L52" s="23"/>
+      <c r="M52" s="23"/>
+      <c r="N52" s="23"/>
+      <c r="O52" s="23"/>
+      <c r="P52" s="23"/>
+      <c r="Q52" s="23"/>
+      <c r="R52" s="23"/>
+      <c r="S52" s="23"/>
+      <c r="T52" s="23"/>
+      <c r="U52" s="23"/>
+      <c r="V52" s="23"/>
+      <c r="W52" s="23"/>
+      <c r="X52" s="23"/>
+      <c r="Y52" s="23"/>
+      <c r="Z52" s="23"/>
     </row>
     <row r="53" spans="1:26" ht="63.75" x14ac:dyDescent="0.2">
       <c r="B53" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B54" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="A55" s="23">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="21">
         <v>4.8</v>
       </c>
-      <c r="B55" s="24" t="s">
+      <c r="B55" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="C55" s="24"/>
-[...24 lines deleted...]
-    <row r="56" spans="1:26" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="C55" s="22"/>
+      <c r="D55" s="22"/>
+      <c r="E55" s="22"/>
+      <c r="F55" s="22"/>
+      <c r="G55" s="22"/>
+      <c r="H55" s="23"/>
+      <c r="I55" s="23"/>
+      <c r="J55" s="23"/>
+      <c r="K55" s="23"/>
+      <c r="L55" s="23"/>
+      <c r="M55" s="23"/>
+      <c r="N55" s="23"/>
+      <c r="O55" s="23"/>
+      <c r="P55" s="23"/>
+      <c r="Q55" s="23"/>
+      <c r="R55" s="23"/>
+      <c r="S55" s="23"/>
+      <c r="T55" s="23"/>
+      <c r="U55" s="23"/>
+      <c r="V55" s="23"/>
+      <c r="W55" s="23"/>
+      <c r="X55" s="23"/>
+      <c r="Y55" s="23"/>
+      <c r="Z55" s="23"/>
+    </row>
+    <row r="56" spans="1:26" ht="102" x14ac:dyDescent="0.2">
       <c r="B56" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="57" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="23">
+    <row r="57" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="21">
         <v>4.9000000000000004</v>
       </c>
-      <c r="B57" s="24" t="s">
+      <c r="B57" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="C57" s="24"/>
-[...22 lines deleted...]
-      <c r="Z57" s="25"/>
+      <c r="C57" s="22"/>
+      <c r="D57" s="22"/>
+      <c r="E57" s="22"/>
+      <c r="F57" s="22"/>
+      <c r="G57" s="22"/>
+      <c r="H57" s="23"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23"/>
+      <c r="K57" s="23"/>
+      <c r="L57" s="23"/>
+      <c r="M57" s="23"/>
+      <c r="N57" s="23"/>
+      <c r="O57" s="23"/>
+      <c r="P57" s="23"/>
+      <c r="Q57" s="23"/>
+      <c r="R57" s="23"/>
+      <c r="S57" s="23"/>
+      <c r="T57" s="23"/>
+      <c r="U57" s="23"/>
+      <c r="V57" s="23"/>
+      <c r="W57" s="23"/>
+      <c r="X57" s="23"/>
+      <c r="Y57" s="23"/>
+      <c r="Z57" s="23"/>
     </row>
     <row r="58" spans="1:26" ht="63.75" x14ac:dyDescent="0.2">
       <c r="B58" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:26" ht="89.25" x14ac:dyDescent="0.2">
       <c r="B59" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="60" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="27" t="s">
+    <row r="60" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="B60" s="24" t="s">
+      <c r="B60" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="24"/>
-[...22 lines deleted...]
-      <c r="Z60" s="25"/>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="22"/>
+      <c r="F60" s="22"/>
+      <c r="G60" s="22"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="23"/>
+      <c r="L60" s="23"/>
+      <c r="M60" s="23"/>
+      <c r="N60" s="23"/>
+      <c r="O60" s="23"/>
+      <c r="P60" s="23"/>
+      <c r="Q60" s="23"/>
+      <c r="R60" s="23"/>
+      <c r="S60" s="23"/>
+      <c r="T60" s="23"/>
+      <c r="U60" s="23"/>
+      <c r="V60" s="23"/>
+      <c r="W60" s="23"/>
+      <c r="X60" s="23"/>
+      <c r="Y60" s="23"/>
+      <c r="Z60" s="23"/>
     </row>
     <row r="61" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B61" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="62" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B62" s="24" t="s">
+    <row r="62" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="C62" s="24"/>
-[...22 lines deleted...]
-      <c r="Z62" s="25"/>
+      <c r="C62" s="22"/>
+      <c r="D62" s="22"/>
+      <c r="E62" s="22"/>
+      <c r="F62" s="22"/>
+      <c r="G62" s="22"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="23"/>
+      <c r="L62" s="23"/>
+      <c r="M62" s="23"/>
+      <c r="N62" s="23"/>
+      <c r="O62" s="23"/>
+      <c r="P62" s="23"/>
+      <c r="Q62" s="23"/>
+      <c r="R62" s="23"/>
+      <c r="S62" s="23"/>
+      <c r="T62" s="23"/>
+      <c r="U62" s="23"/>
+      <c r="V62" s="23"/>
+      <c r="W62" s="23"/>
+      <c r="X62" s="23"/>
+      <c r="Y62" s="23"/>
+      <c r="Z62" s="23"/>
     </row>
     <row r="63" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B63" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="64" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B64" s="24" t="s">
+    <row r="64" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="24"/>
-[...22 lines deleted...]
-      <c r="Z64" s="25"/>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+      <c r="T64" s="23"/>
+      <c r="U64" s="23"/>
+      <c r="V64" s="23"/>
+      <c r="W64" s="23"/>
+      <c r="X64" s="23"/>
+      <c r="Y64" s="23"/>
+      <c r="Z64" s="23"/>
     </row>
     <row r="65" spans="1:26" ht="63.75" x14ac:dyDescent="0.2">
       <c r="B65" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="66" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B66" s="24" t="s">
+    <row r="66" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="C66" s="24"/>
-[...22 lines deleted...]
-      <c r="Z66" s="25"/>
+      <c r="C66" s="22"/>
+      <c r="D66" s="22"/>
+      <c r="E66" s="22"/>
+      <c r="F66" s="22"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="23"/>
+      <c r="L66" s="23"/>
+      <c r="M66" s="23"/>
+      <c r="N66" s="23"/>
+      <c r="O66" s="23"/>
+      <c r="P66" s="23"/>
+      <c r="Q66" s="23"/>
+      <c r="R66" s="23"/>
+      <c r="S66" s="23"/>
+      <c r="T66" s="23"/>
+      <c r="U66" s="23"/>
+      <c r="V66" s="23"/>
+      <c r="W66" s="23"/>
+      <c r="X66" s="23"/>
+      <c r="Y66" s="23"/>
+      <c r="Z66" s="23"/>
     </row>
     <row r="67" spans="1:26" ht="51" x14ac:dyDescent="0.2">
       <c r="B67" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="68" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B68" s="24" t="s">
+    <row r="68" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="22" t="s">
         <v>79</v>
       </c>
-      <c r="C68" s="24"/>
-[...22 lines deleted...]
-      <c r="Z68" s="25"/>
+      <c r="C68" s="22"/>
+      <c r="D68" s="22"/>
+      <c r="E68" s="22"/>
+      <c r="F68" s="22"/>
+      <c r="G68" s="22"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="23"/>
+      <c r="L68" s="23"/>
+      <c r="M68" s="23"/>
+      <c r="N68" s="23"/>
+      <c r="O68" s="23"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="23"/>
+      <c r="R68" s="23"/>
+      <c r="S68" s="23"/>
+      <c r="T68" s="23"/>
+      <c r="U68" s="23"/>
+      <c r="V68" s="23"/>
+      <c r="W68" s="23"/>
+      <c r="X68" s="23"/>
+      <c r="Y68" s="23"/>
+      <c r="Z68" s="23"/>
     </row>
     <row r="69" spans="1:26" ht="93" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="70" spans="1:26" ht="102" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:26" ht="114.75" x14ac:dyDescent="0.2">
       <c r="B70" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="71" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B71" s="24" t="s">
+    <row r="71" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B71" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="C71" s="24"/>
-[...24 lines deleted...]
-    <row r="72" spans="1:26" ht="102" x14ac:dyDescent="0.2">
+      <c r="C71" s="22"/>
+      <c r="D71" s="22"/>
+      <c r="E71" s="22"/>
+      <c r="F71" s="22"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="23"/>
+      <c r="I71" s="23"/>
+      <c r="J71" s="23"/>
+      <c r="K71" s="23"/>
+      <c r="L71" s="23"/>
+      <c r="M71" s="23"/>
+      <c r="N71" s="23"/>
+      <c r="O71" s="23"/>
+      <c r="P71" s="23"/>
+      <c r="Q71" s="23"/>
+      <c r="R71" s="23"/>
+      <c r="S71" s="23"/>
+      <c r="T71" s="23"/>
+      <c r="U71" s="23"/>
+      <c r="V71" s="23"/>
+      <c r="W71" s="23"/>
+      <c r="X71" s="23"/>
+      <c r="Y71" s="23"/>
+      <c r="Z71" s="23"/>
+    </row>
+    <row r="72" spans="1:26" ht="89.25" x14ac:dyDescent="0.2">
       <c r="B72" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="73" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B73" s="24" t="s">
+    <row r="73" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B73" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="C73" s="24"/>
-[...22 lines deleted...]
-      <c r="Z73" s="25"/>
+      <c r="C73" s="22"/>
+      <c r="D73" s="22"/>
+      <c r="E73" s="22"/>
+      <c r="F73" s="22"/>
+      <c r="G73" s="22"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="23"/>
+      <c r="L73" s="23"/>
+      <c r="M73" s="23"/>
+      <c r="N73" s="23"/>
+      <c r="O73" s="23"/>
+      <c r="P73" s="23"/>
+      <c r="Q73" s="23"/>
+      <c r="R73" s="23"/>
+      <c r="S73" s="23"/>
+      <c r="T73" s="23"/>
+      <c r="U73" s="23"/>
+      <c r="V73" s="23"/>
+      <c r="W73" s="23"/>
+      <c r="X73" s="23"/>
+      <c r="Y73" s="23"/>
+      <c r="Z73" s="23"/>
     </row>
     <row r="74" spans="1:26" ht="89.25" x14ac:dyDescent="0.2">
       <c r="B74" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C74" s="28" t="s">
-        <v>143</v>
+      <c r="C74" s="26" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B75" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C75" s="24"/>
+      <c r="C75" s="22"/>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B76" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B77" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B78" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>90</v>
       </c>
     </row>
@@ -5656,441 +5465,420 @@
     </row>
     <row r="80" spans="1:26" ht="51" x14ac:dyDescent="0.2">
       <c r="B80" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B81" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B82" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="83" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="Z83" s="25"/>
+    <row r="83" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B83" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="C83" s="22"/>
+      <c r="D83" s="22"/>
+      <c r="E83" s="22"/>
+      <c r="F83" s="22"/>
+      <c r="G83" s="22"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23"/>
+      <c r="J83" s="23"/>
+      <c r="K83" s="23"/>
+      <c r="L83" s="23"/>
+      <c r="M83" s="23"/>
+      <c r="N83" s="23"/>
+      <c r="O83" s="23"/>
+      <c r="P83" s="23"/>
+      <c r="Q83" s="23"/>
+      <c r="R83" s="23"/>
+      <c r="S83" s="23"/>
+      <c r="T83" s="23"/>
+      <c r="U83" s="23"/>
+      <c r="V83" s="23"/>
+      <c r="W83" s="23"/>
+      <c r="X83" s="23"/>
+      <c r="Y83" s="23"/>
+      <c r="Z83" s="23"/>
     </row>
     <row r="84" spans="1:26" ht="127.5" x14ac:dyDescent="0.2">
       <c r="B84" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C84" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
         <v>147</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B85" s="24" t="s">
+      <c r="B85" s="22" t="s">
         <v>97</v>
       </c>
-      <c r="C85" s="24"/>
-[...22 lines deleted...]
-      <c r="Z85" s="25"/>
+      <c r="C85" s="22"/>
+      <c r="D85" s="22"/>
+      <c r="E85" s="22"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="22"/>
+      <c r="H85" s="23"/>
+      <c r="I85" s="23"/>
+      <c r="J85" s="23"/>
+      <c r="K85" s="23"/>
+      <c r="L85" s="23"/>
+      <c r="M85" s="23"/>
+      <c r="N85" s="23"/>
+      <c r="O85" s="23"/>
+      <c r="P85" s="23"/>
+      <c r="Q85" s="23"/>
+      <c r="R85" s="23"/>
+      <c r="S85" s="23"/>
+      <c r="T85" s="23"/>
+      <c r="U85" s="23"/>
+      <c r="V85" s="23"/>
+      <c r="W85" s="23"/>
+      <c r="X85" s="23"/>
+      <c r="Y85" s="23"/>
+      <c r="Z85" s="23"/>
     </row>
     <row r="86" spans="1:26" ht="51" x14ac:dyDescent="0.2">
       <c r="B86" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C86" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
         <v>149</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B87" s="24" t="s">
+      <c r="B87" s="22" t="s">
         <v>99</v>
       </c>
-      <c r="C87" s="24"/>
-[...22 lines deleted...]
-      <c r="Z87" s="25"/>
+      <c r="C87" s="22"/>
+      <c r="D87" s="22"/>
+      <c r="E87" s="22"/>
+      <c r="F87" s="22"/>
+      <c r="G87" s="22"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="23"/>
+      <c r="J87" s="23"/>
+      <c r="K87" s="23"/>
+      <c r="L87" s="23"/>
+      <c r="M87" s="23"/>
+      <c r="N87" s="23"/>
+      <c r="O87" s="23"/>
+      <c r="P87" s="23"/>
+      <c r="Q87" s="23"/>
+      <c r="R87" s="23"/>
+      <c r="S87" s="23"/>
+      <c r="T87" s="23"/>
+      <c r="U87" s="23"/>
+      <c r="V87" s="23"/>
+      <c r="W87" s="23"/>
+      <c r="X87" s="23"/>
+      <c r="Y87" s="23"/>
+      <c r="Z87" s="23"/>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B88" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="89" spans="1:26" s="26" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A89" s="27" t="s">
+    <row r="89" spans="1:26" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
         <v>102</v>
       </c>
-      <c r="B89" s="24" t="s">
-[...25 lines deleted...]
-      <c r="Z89" s="25"/>
+      <c r="B89" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C89" s="22"/>
+      <c r="D89" s="22"/>
+      <c r="E89" s="22"/>
+      <c r="F89" s="22"/>
+      <c r="G89" s="22"/>
+      <c r="H89" s="23"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="23"/>
+      <c r="K89" s="23"/>
+      <c r="L89" s="23"/>
+      <c r="M89" s="23"/>
+      <c r="N89" s="23"/>
+      <c r="O89" s="23"/>
+      <c r="P89" s="23"/>
+      <c r="Q89" s="23"/>
+      <c r="R89" s="23"/>
+      <c r="S89" s="23"/>
+      <c r="T89" s="23"/>
+      <c r="U89" s="23"/>
+      <c r="V89" s="23"/>
+      <c r="W89" s="23"/>
+      <c r="X89" s="23"/>
+      <c r="Y89" s="23"/>
+      <c r="Z89" s="23"/>
     </row>
     <row r="90" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B90" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="91" spans="1:26" s="26" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B91" s="24" t="s">
+    <row r="91" spans="1:26" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B91" s="22" t="s">
         <v>105</v>
       </c>
-      <c r="C91" s="24"/>
-[...22 lines deleted...]
-      <c r="Z91" s="25"/>
+      <c r="C91" s="22"/>
+      <c r="D91" s="22"/>
+      <c r="E91" s="22"/>
+      <c r="F91" s="22"/>
+      <c r="G91" s="22"/>
+      <c r="H91" s="23"/>
+      <c r="I91" s="23"/>
+      <c r="J91" s="23"/>
+      <c r="K91" s="23"/>
+      <c r="L91" s="23"/>
+      <c r="M91" s="23"/>
+      <c r="N91" s="23"/>
+      <c r="O91" s="23"/>
+      <c r="P91" s="23"/>
+      <c r="Q91" s="23"/>
+      <c r="R91" s="23"/>
+      <c r="S91" s="23"/>
+      <c r="T91" s="23"/>
+      <c r="U91" s="23"/>
+      <c r="V91" s="23"/>
+      <c r="W91" s="23"/>
+      <c r="X91" s="23"/>
+      <c r="Y91" s="23"/>
+      <c r="Z91" s="23"/>
     </row>
     <row r="92" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B92" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="93" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B93" s="24" t="s">
+    <row r="93" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B93" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="C93" s="24"/>
-[...22 lines deleted...]
-      <c r="Z93" s="25"/>
+      <c r="C93" s="22"/>
+      <c r="D93" s="22"/>
+      <c r="E93" s="22"/>
+      <c r="F93" s="22"/>
+      <c r="G93" s="22"/>
+      <c r="H93" s="23"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="23"/>
+      <c r="K93" s="23"/>
+      <c r="L93" s="23"/>
+      <c r="M93" s="23"/>
+      <c r="N93" s="23"/>
+      <c r="O93" s="23"/>
+      <c r="P93" s="23"/>
+      <c r="Q93" s="23"/>
+      <c r="R93" s="23"/>
+      <c r="S93" s="23"/>
+      <c r="T93" s="23"/>
+      <c r="U93" s="23"/>
+      <c r="V93" s="23"/>
+      <c r="W93" s="23"/>
+      <c r="X93" s="23"/>
+      <c r="Y93" s="23"/>
+      <c r="Z93" s="23"/>
     </row>
     <row r="94" spans="1:26" ht="89.25" x14ac:dyDescent="0.2">
       <c r="B94" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="95" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B95" s="24" t="s">
+    <row r="95" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B95" s="22" t="s">
         <v>111</v>
       </c>
-      <c r="C95" s="24"/>
-[...22 lines deleted...]
-      <c r="Z95" s="25"/>
+      <c r="C95" s="22"/>
+      <c r="D95" s="22"/>
+      <c r="E95" s="22"/>
+      <c r="F95" s="22"/>
+      <c r="G95" s="22"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="23"/>
+      <c r="K95" s="23"/>
+      <c r="L95" s="23"/>
+      <c r="M95" s="23"/>
+      <c r="N95" s="23"/>
+      <c r="O95" s="23"/>
+      <c r="P95" s="23"/>
+      <c r="Q95" s="23"/>
+      <c r="R95" s="23"/>
+      <c r="S95" s="23"/>
+      <c r="T95" s="23"/>
+      <c r="U95" s="23"/>
+      <c r="V95" s="23"/>
+      <c r="W95" s="23"/>
+      <c r="X95" s="23"/>
+      <c r="Y95" s="23"/>
+      <c r="Z95" s="23"/>
     </row>
     <row r="96" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B96" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="97" spans="1:26" s="26" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="27" t="s">
+    <row r="97" spans="1:26" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
         <v>114</v>
       </c>
-      <c r="B97" s="24" t="s">
+      <c r="B97" s="22" t="s">
         <v>115</v>
       </c>
-      <c r="C97" s="24"/>
-[...22 lines deleted...]
-      <c r="Z97" s="25"/>
+      <c r="C97" s="22"/>
+      <c r="D97" s="22"/>
+      <c r="E97" s="22"/>
+      <c r="F97" s="22"/>
+      <c r="G97" s="22"/>
+      <c r="H97" s="23"/>
+      <c r="I97" s="23"/>
+      <c r="J97" s="23"/>
+      <c r="K97" s="23"/>
+      <c r="L97" s="23"/>
+      <c r="M97" s="23"/>
+      <c r="N97" s="23"/>
+      <c r="O97" s="23"/>
+      <c r="P97" s="23"/>
+      <c r="Q97" s="23"/>
+      <c r="R97" s="23"/>
+      <c r="S97" s="23"/>
+      <c r="T97" s="23"/>
+      <c r="U97" s="23"/>
+      <c r="V97" s="23"/>
+      <c r="W97" s="23"/>
+      <c r="X97" s="23"/>
+      <c r="Y97" s="23"/>
+      <c r="Z97" s="23"/>
     </row>
     <row r="98" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B98" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="99" spans="1:26" ht="102" x14ac:dyDescent="0.2">
       <c r="B99" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="100" spans="1:26" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B100" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="C100" s="24"/>
+      <c r="C100" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Spec</vt:lpstr>
-      <vt:lpstr>Figures &amp; Tables</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Simon Leach</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-CA</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">