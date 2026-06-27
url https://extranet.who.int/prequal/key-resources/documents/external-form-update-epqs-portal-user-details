--- v0 (2026-05-03)
+++ v1 (2026-06-27)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12E6017D" w14:textId="1071E9C2" w:rsidR="000F0CF5" w:rsidRPr="000F0CF5" w:rsidRDefault="000F0CF5" w:rsidP="000F0CF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1865"/>
           <w:tab w:val="left" w:pos="3435"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc115189894"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk58353301"/>
       <w:r w:rsidRPr="000F0CF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2E74B5"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="80"/>
           <w:szCs w:val="80"/>
@@ -169,64 +169,92 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045C68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">External Form -  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3D7A8974" w:rsidRPr="00045C68">
+        <w:t xml:space="preserve">External Form </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00045C68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Update of </w:t>
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidR="3D7A8974" w:rsidRPr="00045C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Update</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="3D7A8974" w:rsidRPr="00045C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="00045C68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ePQS Portal User</w:t>
       </w:r>
       <w:r w:rsidR="7BE1C0CD" w:rsidRPr="00045C68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New (W1)"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -328,334 +356,334 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0079595F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0079595F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0079595F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AC84F22" w14:textId="187DE2EF" w:rsidR="0079595F" w:rsidRDefault="00950BD4">
+        <w:p w14:paraId="0AC84F22" w14:textId="187DE2EF" w:rsidR="0079595F" w:rsidRDefault="0079595F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228187287" w:history="1">
-            <w:r w:rsidR="0079595F" w:rsidRPr="005108CA">
+            <w:r w:rsidRPr="005108CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 1 – Update ePQS Portal User Details Declaration  (please use one form per user)</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228187287 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="419089C4" w14:textId="78F516A6" w:rsidR="0079595F" w:rsidRDefault="00950BD4">
+        <w:p w14:paraId="419089C4" w14:textId="78F516A6" w:rsidR="0079595F" w:rsidRDefault="0079595F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228187288" w:history="1">
-            <w:r w:rsidR="0079595F" w:rsidRPr="005108CA">
+            <w:r w:rsidRPr="005108CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 2 – User Contact record</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228187288 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="610209CE" w14:textId="69FD1C7D" w:rsidR="0079595F" w:rsidRDefault="00950BD4">
+        <w:p w14:paraId="610209CE" w14:textId="69FD1C7D" w:rsidR="0079595F" w:rsidRDefault="0079595F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228187289" w:history="1">
-            <w:r w:rsidR="0079595F" w:rsidRPr="005108CA">
+            <w:r w:rsidRPr="005108CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 3 –Account record</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228187289 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="263F095E" w14:textId="2033F8FE" w:rsidR="0079595F" w:rsidRDefault="00950BD4">
+        <w:p w14:paraId="263F095E" w14:textId="2033F8FE" w:rsidR="0079595F" w:rsidRDefault="0079595F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228187290" w:history="1">
-            <w:r w:rsidR="0079595F" w:rsidRPr="005108CA">
+            <w:r w:rsidRPr="005108CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 5: ePQS Terms and Conditions of use (04 October 2023)</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228187290 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="0079595F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2D29E3BD" w14:textId="5B571358" w:rsidR="00ED75EE" w:rsidRDefault="00ED75EE">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6BBFDFB1" w14:textId="6593FD7E" w:rsidR="00ED75EE" w:rsidRDefault="00ED75EE">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -887,421 +915,465 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>You need only submit the sections that are relevant to your request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E92EA9" w14:textId="17389C5E" w:rsidR="008A3372" w:rsidRDefault="008A3372" w:rsidP="008A3372">
       <w:r>
         <w:t xml:space="preserve">Once completed, please send this form, by email, to the </w:t>
       </w:r>
       <w:r w:rsidR="00E839B5">
         <w:t xml:space="preserve">relevant assessment team.  </w:t>
       </w:r>
       <w:r>
         <w:t>Please include the statement “New Portal User” in the email Subject.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4675"/>
-        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="3595"/>
+        <w:gridCol w:w="5755"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B3A7B" w:rsidRPr="00E06F80" w14:paraId="0833ACC5" w14:textId="77777777" w:rsidTr="009B3A7B">
-[...2 lines deleted...]
-            <w:tcW w:w="4675" w:type="dxa"/>
+      <w:tr w:rsidR="009B3A7B" w:rsidRPr="00E06F80" w14:paraId="0833ACC5" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E755426" w14:textId="218FA903" w:rsidR="009B3A7B" w:rsidRPr="00E06F80" w:rsidRDefault="00133ED0" w:rsidP="008A3372">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06F80">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="5755" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362A19FC" w14:textId="712DF416" w:rsidR="009B3A7B" w:rsidRPr="00E06F80" w:rsidRDefault="00E06F80" w:rsidP="008A3372">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06F80">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B3A7B" w14:paraId="7C2A9867" w14:textId="77777777" w:rsidTr="009B3A7B">
-[...2 lines deleted...]
-            <w:tcW w:w="4675" w:type="dxa"/>
+      <w:tr w:rsidR="009B3A7B" w14:paraId="7C2A9867" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="740FADD8" w14:textId="0EDEEA9F" w:rsidR="009B3A7B" w:rsidRDefault="00133ED0" w:rsidP="008A3372">
             <w:r>
-              <w:t>In vitro Diagnostics</w:t>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>vitro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Diagnostics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="188D34AD" w14:textId="50851E5B" w:rsidR="009B3A7B" w:rsidRDefault="00950BD4" w:rsidP="008A3372">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188D34AD" w14:textId="50851E5B" w:rsidR="009B3A7B" w:rsidRDefault="00F944B3" w:rsidP="008A3372">
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00F944B3" w:rsidRPr="00F944B3">
+              <w:r w:rsidRPr="00F944B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>diagnostics@who.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="62B55F4D" w14:textId="77777777" w:rsidTr="009B3A7B">
-[...2 lines deleted...]
-            <w:tcW w:w="4675" w:type="dxa"/>
+      <w:tr w:rsidR="00814704" w14:paraId="62B55F4D" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0925932B" w14:textId="525B6E5A" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>Immunization Devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="018B93E5" w14:textId="69E31FFB" w:rsidR="00814704" w:rsidRDefault="00950BD4" w:rsidP="00814704">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018B93E5" w14:textId="69E31FFB" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00814704" w:rsidRPr="00927A74">
+              <w:r w:rsidRPr="00927A74">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>vaccprequalification@who.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="06C66776" w14:textId="77777777" w:rsidTr="00133ED0">
+      <w:tr w:rsidR="00814704" w14:paraId="06C66776" w14:textId="77777777" w:rsidTr="0033492C">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D9D9C0C" w14:textId="3738F768" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>QCL Laboratories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="727828E9" w14:textId="550AA7C6" w:rsidR="00814704" w:rsidRPr="00927A74" w:rsidRDefault="00950BD4" w:rsidP="00814704">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727828E9" w14:textId="550AA7C6" w:rsidR="00814704" w:rsidRPr="00927A74" w:rsidRDefault="003F6BCB" w:rsidP="00814704">
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="003F6BCB" w:rsidRPr="000C7B15">
+              <w:r w:rsidRPr="000C7B15">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>prequallaboratories@who.int</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003F6BCB">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="234F08B3" w14:textId="77777777" w:rsidTr="00133ED0">
+      <w:tr w:rsidR="00814704" w14:paraId="234F08B3" w14:textId="77777777" w:rsidTr="0033492C">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63160622" w14:textId="1E7A4DFF" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>Medicines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5EF620A3" w14:textId="66C805B3" w:rsidR="00814704" w:rsidRDefault="00950BD4" w:rsidP="00814704">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF620A3" w14:textId="0AB8FE05" w:rsidR="00814704" w:rsidRDefault="0033492C" w:rsidP="00814704">
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00814704" w:rsidRPr="00927A74">
+              <w:r w:rsidRPr="00BB07C3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>prequal@who.int</w:t>
+                <w:t>FPPassessment@who.int</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00814704">
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00814704" w:rsidRPr="000C7B15">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>apiassessment@who.int</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00814704">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="0C9D59EB" w14:textId="77777777" w:rsidTr="009B3A7B">
-[...2 lines deleted...]
-            <w:tcW w:w="4675" w:type="dxa"/>
+      <w:tr w:rsidR="00814704" w14:paraId="0C9D59EB" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A0D7BB1" w14:textId="492FFBC9" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>Vaccines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="624F05C6" w14:textId="5907C682" w:rsidR="00814704" w:rsidRDefault="00950BD4" w:rsidP="00814704">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="624F05C6" w14:textId="5907C682" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00814704" w:rsidRPr="00927A74">
+              <w:r w:rsidRPr="00927A74">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>vaccprequalification@who.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="731E4D98" w14:textId="77777777" w:rsidTr="009B3A7B">
-[...2 lines deleted...]
-            <w:tcW w:w="4675" w:type="dxa"/>
+      <w:tr w:rsidR="00814704" w14:paraId="731E4D98" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B3C36A" w14:textId="6C93BFAB" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>Vector Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="165C6F16" w14:textId="1BFFF976" w:rsidR="00814704" w:rsidRDefault="00950BD4" w:rsidP="00814704">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="165C6F16" w14:textId="1BFFF976" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="00814704" w:rsidRPr="00EB3466">
+              <w:r w:rsidRPr="00EB3466">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>pqvectorcontrol@who.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="1D28BB4F" w14:textId="77777777" w:rsidTr="009B3A7B">
-[...2 lines deleted...]
-            <w:tcW w:w="4675" w:type="dxa"/>
+      <w:tr w:rsidR="00814704" w14:paraId="1D28BB4F" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="397AB901" w14:textId="659C8C11" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>Facilitated Product Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="341823F8" w14:textId="44F6DD6D" w:rsidR="00814704" w:rsidRDefault="00950BD4" w:rsidP="00814704">
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341823F8" w14:textId="44F6DD6D" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00814704" w:rsidRPr="00927A74">
+              <w:r w:rsidRPr="00927A74">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>prequalreg@who.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5748F8D3" w14:textId="77777777" w:rsidR="00E839B5" w:rsidRDefault="00E839B5" w:rsidP="00E839B5"/>
     <w:p w14:paraId="10DD8397" w14:textId="71D36EA7" w:rsidR="00E839B5" w:rsidRDefault="00E839B5" w:rsidP="00E839B5">
       <w:r>
         <w:t>If you have questions, please contact ePQS directly (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00857AF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ePQS@who.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>) before making a request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FE1E14" w14:textId="77777777" w:rsidR="00E06F80" w:rsidRDefault="00E06F80"/>
     <w:p w14:paraId="104833E1" w14:textId="17258F7B" w:rsidR="008B155C" w:rsidRDefault="008B155C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0762D633" w14:textId="7ECF2127" w:rsidR="00B13E05" w:rsidRPr="0022582A" w:rsidRDefault="714C55BF" w:rsidP="60F27091">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc228187287"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 1</w:t>
       </w:r>
       <w:r w:rsidR="0079595F">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="48B34E81">
-        <w:t xml:space="preserve">Update ePQS Portal User Details Declaration </w:t>
+        <w:t xml:space="preserve">Update ePQS Portal User Details </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="48B34E81">
+        <w:t xml:space="preserve">Declaration </w:t>
       </w:r>
       <w:r w:rsidR="135F98E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="135F98E1" w:rsidRPr="60F27091">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>(please use on</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="135F98E1" w:rsidRPr="0033492C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t>please use on</w:t>
+      </w:r>
+      <w:r w:rsidR="6F5E3637" w:rsidRPr="0033492C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
+      <w:r w:rsidR="135F98E1" w:rsidRPr="0033492C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form per user</w:t>
+      </w:r>
       <w:r w:rsidR="135F98E1" w:rsidRPr="60F27091">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> form per user)</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="75C016C0" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05"/>
     <w:p w14:paraId="6535B4BD" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>I understand and agree to the terms and conditions of use of the ePQS portal (see section 5, and available via the ePQS portal landing page).</w:t>
+        <w:t xml:space="preserve">I understand and agree </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the terms and conditions of use of the ePQS portal (see section 5, and available via the ePQS portal landing page).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5863B390" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A3F81AC" w14:textId="4C443895" w:rsidR="00A764E2" w:rsidRDefault="714C55BF" w:rsidP="00B13E05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I wish to </w:t>
+        <w:t xml:space="preserve">I wish </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="64B648EE">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="64B648EE" w:rsidRPr="60F27091">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>select one or more</w:t>
       </w:r>
       <w:r w:rsidR="64B648EE">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="3BD2293E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515E7A53" w14:textId="788453F7" w:rsidR="00A764E2" w:rsidRDefault="00950BD4" w:rsidP="0001412A">
+    <w:p w14:paraId="515E7A53" w14:textId="788453F7" w:rsidR="00A764E2" w:rsidRDefault="008202F7" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1962105880"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0001412A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0001412A">
         <w:t xml:space="preserve">  </w:t>
@@ -1321,51 +1393,51 @@
       <w:r w:rsidR="00871E0A">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="003B46CD">
         <w:t>Revised</w:t>
       </w:r>
       <w:r w:rsidR="00871E0A">
         <w:t xml:space="preserve"> contact details are </w:t>
       </w:r>
       <w:r w:rsidR="003B46CD">
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidR="00871E0A">
         <w:t xml:space="preserve"> in section 2</w:t>
       </w:r>
       <w:r w:rsidR="0001412A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E6D3CF" w14:textId="77777777" w:rsidR="00871E0A" w:rsidRDefault="00871E0A" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179CDC05" w14:textId="4641645F" w:rsidR="00871E0A" w:rsidRDefault="00950BD4" w:rsidP="0001412A">
+    <w:p w14:paraId="179CDC05" w14:textId="4641645F" w:rsidR="00871E0A" w:rsidRDefault="008202F7" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1925946678"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0001412A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0001412A">
         <w:t xml:space="preserve">  </w:t>
@@ -1433,51 +1505,51 @@
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B46CD" w14:paraId="16EC9671" w14:textId="77777777" w:rsidTr="003B46CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A42FCE5" w14:textId="77777777" w:rsidR="003B46CD" w:rsidRDefault="003B46CD" w:rsidP="0001412A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AFBADA6" w14:textId="77777777" w:rsidR="003B46CD" w:rsidRDefault="003B46CD" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09343971" w14:textId="1AFC8067" w:rsidR="003B46CD" w:rsidRDefault="00950BD4" w:rsidP="0001412A">
+    <w:p w14:paraId="09343971" w14:textId="1AFC8067" w:rsidR="003B46CD" w:rsidRDefault="008202F7" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="270"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2118509175"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0001412A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -1607,72 +1679,93 @@
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77540628" w14:textId="77777777" w:rsidR="00A64D6C" w:rsidRDefault="00A64D6C" w:rsidP="00B13E05"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B03660B" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05"/>
     <w:p w14:paraId="3C6E813F" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05">
       <w:r>
         <w:t>Signature                            _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEFBB6B" w14:textId="77777777" w:rsidR="00CF04B4" w:rsidRDefault="00CF04B4"/>
     <w:p w14:paraId="40921114" w14:textId="14C45B50" w:rsidR="00014849" w:rsidRDefault="00014849">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AABFF4F" w14:textId="17A1E42A" w:rsidR="00AA14BA" w:rsidRDefault="00AA14BA" w:rsidP="00C30D13">
+    <w:p w14:paraId="6AABFF4F" w14:textId="2B53A235" w:rsidR="00AA14BA" w:rsidRDefault="00AA14BA" w:rsidP="00C30D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc228187288"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="002974EC">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="002974EC">
         <w:t xml:space="preserve">User </w:t>
       </w:r>
       <w:r>
         <w:t>Contact record</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="0028542F">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="0028542F" w:rsidRPr="0043374E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Persona</w:t>
+      </w:r>
+      <w:r w:rsidR="0028542F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0028542F" w:rsidRPr="0043374E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact details of the user)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50ECA420" w14:textId="662E561D" w:rsidR="003B03D0" w:rsidRDefault="003B03D0" w:rsidP="00AA14BA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9175" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4315"/>
         <w:gridCol w:w="4860"/>
       </w:tblGrid>
       <w:tr w:rsidR="00712378" w:rsidRPr="002E7D89" w14:paraId="34028E87" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A01D6DC" w14:textId="77777777" w:rsidR="00712378" w:rsidRPr="002E7D89" w:rsidRDefault="00712378" w:rsidP="005E78C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E7D89">
               <w:rPr>
@@ -1685,210 +1778,292 @@
                 <w:b/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="002E7D89">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539C735D" w14:textId="577736D7" w:rsidR="00712378" w:rsidRPr="002E7D89" w:rsidRDefault="00712378" w:rsidP="005E78C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B35A8" w:rsidRPr="00136127" w14:paraId="32BE490C" w14:textId="77777777" w:rsidTr="005E78C8">
+      <w:tr w:rsidR="00B60E84" w:rsidRPr="00136127" w14:paraId="32BE490C" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61229F6B" w14:textId="4F5EC23F" w:rsidR="003B35A8" w:rsidRPr="00136127" w:rsidRDefault="003B35A8" w:rsidP="003B35A8">
+          <w:p w14:paraId="61229F6B" w14:textId="4F5EC23F" w:rsidR="00B60E84" w:rsidRPr="00136127" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00126B05">
               <w:t xml:space="preserve">State the </w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00126B05">
               <w:t xml:space="preserve">ccount to which this </w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00126B05">
               <w:t>ontact should be linked directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="084AA590" w14:textId="747EE2B4" w:rsidR="003B35A8" w:rsidRPr="002305A8" w:rsidRDefault="003B35A8" w:rsidP="003B35A8">
+          <w:p w14:paraId="10AA591F" w14:textId="77777777" w:rsidR="00B60E84" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
             <w:pPr>
-              <w:rPr>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002305A8">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...47 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002305A8">
+            <w:r w:rsidRPr="0043374E">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please include the Organization UID, if this is known.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002305A8">
+            <w:r w:rsidRPr="0043374E">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="084AA590" w14:textId="7229A7E4" w:rsidR="00B60E84" w:rsidRPr="002305A8" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>List</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008905F8">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only one account</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B35A8" w:rsidRPr="00A93368" w14:paraId="7C13AC7D" w14:textId="77777777" w:rsidTr="005E78C8">
+      <w:tr w:rsidR="00B60E84" w:rsidRPr="00A93368" w14:paraId="0270238D" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231080B0" w14:textId="6C24607A" w:rsidR="003B35A8" w:rsidRPr="00126B05" w:rsidRDefault="003B35A8" w:rsidP="003B35A8">
-[...1 lines deleted...]
-              <w:t>State the account(s), if any, that this contact will act as the Primary Contact</w:t>
+          <w:p w14:paraId="490532FE" w14:textId="7BF40190" w:rsidR="00B60E84" w:rsidRPr="00A93368" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
+            <w:r w:rsidRPr="00126B05">
+              <w:t xml:space="preserve">State the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126B05">
+              <w:t>ccount</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126B05">
+              <w:t xml:space="preserve"> to which this </w:t>
+            </w:r>
+            <w:r>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126B05">
+              <w:t xml:space="preserve">ontact should be linked </w:t>
+            </w:r>
+            <w:r>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126B05">
+              <w:t>directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2596B6" w14:textId="1A059D49" w:rsidR="003B35A8" w:rsidRPr="002305A8" w:rsidRDefault="003B35A8" w:rsidP="003B35A8">
+          <w:p w14:paraId="75613BCB" w14:textId="77777777" w:rsidR="00B60E84" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
             <w:pPr>
-              <w:rPr>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002305A8">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043374E">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please include the Organization UID, if this is known.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043374E">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678207BF" w14:textId="2E3FD87A" w:rsidR="00B60E84" w:rsidRPr="002305A8" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Multiple accounts can be listed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B60E84" w:rsidRPr="00A93368" w14:paraId="7C13AC7D" w14:textId="77777777" w:rsidTr="005E78C8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4315" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231080B0" w14:textId="6C24607A" w:rsidR="00B60E84" w:rsidRPr="00126B05" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
+            <w:r>
+              <w:t xml:space="preserve">State the account(s), if any, that this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> will act as the Primary Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDBF605" w14:textId="77777777" w:rsidR="00B60E84" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043374E">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please include the Organization UID, if this is known.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043374E">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2596B6" w14:textId="6A79D76F" w:rsidR="00B60E84" w:rsidRPr="002305A8" w:rsidRDefault="00B60E84" w:rsidP="00B60E84">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Multiple accounts can be listed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00712378" w:rsidRPr="00136127" w14:paraId="42BA80B9" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19CD3897" w14:textId="77777777" w:rsidR="00712378" w:rsidRPr="00136127" w:rsidRDefault="00712378" w:rsidP="005E78C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136127">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Contact Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2828,51 +3003,59 @@
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45814660" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRPr="003A149F" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Mailing Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406E1" w14:paraId="4195C867" w14:textId="77777777" w:rsidTr="00FB0BAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DDDAC3D" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF">
             <w:bookmarkStart w:id="9" w:name="_Hlk57726576"/>
             <w:r>
-              <w:t>Same as above? (if no, complete following fields)</w:t>
+              <w:t xml:space="preserve">Same as above? (if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>, complete following fields)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C2564B7" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF">
             <w:r>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406E1" w14:paraId="5120CFAF" w14:textId="77777777" w:rsidTr="00FB0BAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A35DE14" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF">
             <w:r>
               <w:t xml:space="preserve">Address (Unit, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3407,51 +3590,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>“Personal Data” means information which can be used to identify an individual, either directly or indirectly, such as name or national identification number, passport number, telephone number, residential address, bank account number, employee number, Internet protocol (IP) address, or some other unique identifier pertaining to an individual or any information that when combined, can be used to identify an individual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720EDA9B" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“Purpose” means, (i) for WHO external experts: to gain access to information necessary to complete their application assessment duties, e.g. related assessment reports, manufacturer dossiers, etc. ; (ii) for NRA experts: to conduct their assessment and consider the registration of the product within their regulatory system</w:t>
+        <w:t xml:space="preserve">“Purpose” means, (i) for WHO external experts: to gain access to information necessary to complete their application assessment duties, e.g. related assessment reports, manufacturer dossiers, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>etc. ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ii) for NRA experts: to conduct their assessment and consider the registration of the product within their regulatory system</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE57055" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>“Site” means the ePQS portal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031348D2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -3561,51 +3764,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2.1. By registering to the Site, the User commit to comply with the present ePQS Terms and Conditions of use with respect to the use of the Site. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148F198C" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>2.2. The rights and obligations concerning the use of the Site and its Services are personal to the User, and are not transferable to any other person or entity.</w:t>
+        <w:t xml:space="preserve">2.2. The rights and obligations concerning the use of the Site and its Services are personal to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>User, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not transferable to any other person or entity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D3DB29" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2.3. The User acknowledges and agrees to apply relevant procedures for prequalification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8BA2C9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -4037,51 +4260,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5.4. The User shall not send unsolicited e-mails to any e-mail addresses obtained through ePQS. No information provided by WHO to the User shall be communicated in any fashion to any third party or used to contribute towards any other Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033F58E0" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>5.5 Users agree to treat any information, documentation and Material available on the Site (“Information”)  as strictly confidential and proprietary to the Applicant, parties collaborating with the Applicant and/or reference SRA as relevant. Thus, the User undertakes to maintain the Information in strict confidence, and to take all reasonable measures to ensure that:</w:t>
+        <w:t>5.5 Users agree to treat any information, documentation and Material available on the Site (“Information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”)  as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strictly confidential and proprietary to the Applicant, parties collaborating with the Applicant and/or reference SRA as relevant. Thus, the User undertakes to maintain the Information in strict confidence, and to take all reasonable measures to ensure that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30412EB1" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4281,51 +4524,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7EE4A9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>The Applicant discontinues participation in the Procedure for the particular product;</w:t>
+        <w:t xml:space="preserve">The Applicant discontinues participation in the Procedure for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>particular product</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52170C06" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4389,73 +4652,113 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>6.1. Except for Materials submitted by User, WHO owns all intellectual property rights in all text, graphics and other material on the Site, and the User shall take no action which is inconsistent with WHO’s rights as owner of the rights in the Site. No Material may be reproduced, modified, stored, transmitted, published, distributed, performed, displayed, sold or exploited in whole or in part, as a derivative work, or in any form, language or by any media, electronic or otherwise, throughout the world, except as outlined below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069499D2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>6.2. The name, emblem, logo and official seal of the World Health Organization (WHO) are protected by law worldwide, and the User is not permitted to use or reproduce, or allow anyone to use or reproduce this name or logo for any purpose. The User is not permitted to use the name, emblem or official seal of the World Health Organization, or any abbreviation thereof, for any purpose.</w:t>
+        <w:t xml:space="preserve">6.2. The name, emblem, logo and official seal of the World Health Organization (WHO) are protected by law worldwide, and the User is not permitted to use or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>reproduce, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow anyone to use or reproduce this name or logo for any purpose. The User is not permitted to use the name, emblem or official seal of the World Health Organization, or any abbreviation thereof, for any purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDDCC15" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>6.3. All intellectual property and other property rights, including but not limited to copyrights and trademarks, in all countries, with regard to the Materials shall remain the sole property of WHO. </w:t>
+        <w:t xml:space="preserve">6.3. All intellectual property and other property rights, including but not limited to copyrights and trademarks, in all countries, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Materials shall remain the sole property of WHO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EAFD5A" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22061042" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -4479,91 +4782,151 @@
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>7. Disclaimer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAA6E0B" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>7.1. The User expressly acknowledges and agrees that any and all use of the Site is at their sole risk. Neither WHO, or any of their respective employees, agents, third-party content providers, or licensors warrant that access to and use of the Site will be free from interruptions or free from errors; nor do they make any warranty as to the results that may be obtained from use of the Site. The User waives and discharges any and all claims against WHO arising out of related access or lack thereof.</w:t>
+        <w:t xml:space="preserve">7.1. The User expressly acknowledges and agrees that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use of the Site is at their sole risk. Neither WHO, or any of their respective employees, agents, third-party content providers, or licensors warrant that access to and use of the Site will be free from interruptions or free from errors; nor do they make any warranty as to the results that may be obtained from use of the Site. The User waives and discharges </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims against WHO arising out of related access or lack thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4C936E" w14:textId="074D1AA8" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="7C94621A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C94621A">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2. WHO may improve, change, suspend or discontinue any aspect of the Site at any time without notice, including the availability of any Site feature, database or content. WHO may also impose limits on certain features and </w:t>
       </w:r>
       <w:r w:rsidR="7EF114D8" w:rsidRPr="7C94621A">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>services or</w:t>
       </w:r>
       <w:r w:rsidRPr="7C94621A">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> restrict the User’s access to parts or all of the Site without notice or liability.</w:t>
+        <w:t xml:space="preserve"> restrict the User’s access to parts or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7C94621A">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7C94621A">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Site without notice or liability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC0D155" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7.3. The User further expressly acknowledges and agrees that information, text, graphics, and hyperlinks provided through the Site and located on other Sites throughout the combined global electronic networks known as the internet and the World Wide Web are provided solely as a resource and a convenience to the User. Such hyperlinks to other sites are not an endorsement by WHO of those sites. WHO makes no warranty, either expressed or implied, and shall not be held responsible as to the accuracy, reliability, or content of such information, text, graphics, and hyperlinks. WHO does not represent or endorse the accuracy of reliability of any advice, opinion, statement or other information displayed, uploaded or distributed through the Site. WHO has not tested any software located on other sites and does not make any representations as to the quality, safety, reliability or suitability of such software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222B72C9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -4644,51 +5007,71 @@
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Inclusion in the PQS database does not constitute an endorsement, or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>warranty of fitness, of any product for a particular purpose, including in regard to its</w:t>
+        <w:t xml:space="preserve">warranty of fitness, of any product for a particular purpose, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744EA">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>in regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744EA">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>safe and appropriate use in immunization programmes. WHO does not furthermore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -4806,69 +5189,109 @@
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>storage, handling and transportation of products may affect their quality, efficacy and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>safety. WHO disclaims any and all liability and responsibility for any injury, death,</w:t>
+        <w:t xml:space="preserve">safety. WHO disclaims </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744EA">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744EA">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liability and responsibility for any injury, death,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>loss, damage or other prejudice of any kind whatsoever that may arise as a result of,</w:t>
+        <w:t xml:space="preserve">loss, damage or other prejudice of any kind whatsoever that may arise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003744EA">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003744EA">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003744EA">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>or in connection with the procurement, distribution and use of products included in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -4972,51 +5395,91 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(a) The User's use of the Services or Materials or the Site (regardless of whether the User received any assistance from WHO in using the Services);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF1F240" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>(b) Any reliance placed by the User on the completeness, accuracy, timeliness or existence of any Materials or the Site, or as a result of any relationship or transaction between the User and any party who’s Materials appears on the Services;</w:t>
+        <w:t xml:space="preserve">(b) Any reliance placed by the User on the completeness, accuracy, timeliness or existence of any Materials or the Site, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any relationship or transaction between the User and any party </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>who’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Materials appears on the Services;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE73FBD" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(c) Any changes which WHO may make to the Services or the Site;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7185223B" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -5334,51 +5797,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8.3. Without limiting the generality of paragraph 8.2 above, WHO shall not be liable for any loss, injury, claim, liability, or damage of any kind (whether involving negligence or otherwise).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A534BD" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>8.4. The User acknowledges and agrees that the delivery system used for the Site (i.e., the Internet, the World Wide Web) is unpredictable and may, from time to time, impede access to the Site. The User acknowledges and agrees that WHO is in no way responsible whatsoever for any interference with their use of, or access to, the Site, and he/she expressly waives and forever discharges and releases any and all claims against WHO in connection therewith.</w:t>
+        <w:t xml:space="preserve">8.4. The User acknowledges and agrees that the delivery system used for the Site (i.e., the Internet, the World Wide Web) is unpredictable and may, from time to time, impede access to the Site. The User acknowledges and agrees that WHO is in no way responsible whatsoever for any interference with their use of, or access to, the Site, and he/she expressly waives and forever discharges and releases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims against WHO in connection therewith.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E51200" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8.5. By using this Site, the User agrees to defend at their own expense, indemnify and hold harmless WHO, and their respective officials and employees from and against all claims, suits, demands and liability of any nature, including costs and expenses associated therewith, and attorneys’ fees, arising out of the use of the Site by the User or anyone having gained access to the Site by use of their Username and Password, including officers, agents, servants, employees, subcontractors or independent contractors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF04D95" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -5446,95 +5929,135 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9.1. Access to the Site will take effect when the User registers and continues until either the User or WHO suspends or ends their access to the Site as an authorized User.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098B1A95" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>9.2. Suspension or end of access to the Site or all of its features may be done by WHO for any reason, including, without limitation, any conduct which WHO, at its sole discretion, believes is in breach of the present ePQS Terms and Conditions of use, or is harmful to WHO’s interests.</w:t>
+        <w:t xml:space="preserve">9.2. Suspension or end of access to the Site or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its features may be done by WHO for any reason, including, without limitation, any conduct which WHO, at its sole discretion, believes is in breach of the present ePQS Terms and Conditions of use, or is harmful to WHO’s interests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388775A2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9.3. End of access may also be done by WHO if the User is sanctioned for proscribed practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB8A7D6" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>9.4. The User’s request to end their access to the Site does not imply the removal of their name and details from the Site, in particular if the User has been suspended by the UN or other UN agencies for proscribed practices. </w:t>
+        <w:t xml:space="preserve">9.4. The User’s request to end their access to the Site does not imply the removal of their name and details from the Site, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>in particular if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the User has been suspended by the UN or other UN agencies for proscribed practices. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0B8A5F" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9.5. In the event of an end of access, clauses 5, 6, 7, 8, 9, 11, 12 and 13 will remain binding on the parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C818E2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -6053,51 +6576,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA7106C" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRPr="00894F58" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:after="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894F58">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>- be deemed a waiver of any of the privileges and immunities of WHO in conformity with the Convention on the Privileges and Immunities of the Specialized Agencies approved by the General Assembly of the United Nations on November 21, 1947 or otherwise under any national or international law, convention or agreement; and/or</w:t>
+        <w:t xml:space="preserve">- be deemed a waiver of any of the privileges and immunities of WHO in conformity with the Convention on the Privileges and Immunities of the Specialized Agencies approved by the General Assembly of the United Nations on November 21, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00894F58">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00894F58">
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise under any national or international law, convention or agreement; and/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772E0521" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894F58">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>- be construed as submitting WHO to any national court jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B87B39B" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -6423,83 +6966,83 @@
           <w:rFonts w:ascii="​sans-serif" w:eastAsia="Times New Roman" w:hAnsi="​sans-serif" w:cs="Times New Roman"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Data stored in the ePQS is safe and secure. All three cloud-based systems employ a strong encryption scheme that ensures data at rest or transmitted is not in danger of being exposed. In addition, all three-cloud providers provide redundancy mechanism to ensure stored data is available always without any interruption</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E47C9F" w:rsidRPr="00E47C9F" w:rsidSect="002E34E8">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D3345E5" w14:textId="77777777" w:rsidR="00564153" w:rsidRDefault="00564153" w:rsidP="002E34E8">
+    <w:p w14:paraId="318E30BA" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D9C9263" w14:textId="77777777" w:rsidR="00564153" w:rsidRDefault="00564153" w:rsidP="002E34E8">
+    <w:p w14:paraId="335536A4" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08C144EC" w14:textId="77777777" w:rsidR="00564153" w:rsidRDefault="00564153">
+    <w:p w14:paraId="05304A7D" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6568,51 +7111,51 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="​sans-serif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1178011198"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="58971CD3" w14:textId="140A0444" w:rsidR="00D13068" w:rsidRDefault="00D13068">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6698,51 +7241,51 @@
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="064275F5" w14:textId="77777777" w:rsidR="00D13068" w:rsidRDefault="00D13068">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="223609AB" w14:paraId="7232315D" w14:textId="77777777" w:rsidTr="223609AB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6321E676" w14:textId="300A3142" w:rsidR="223609AB" w:rsidRDefault="223609AB" w:rsidP="223609AB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -6759,83 +7302,83 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1906C345" w14:textId="5E136C48" w:rsidR="223609AB" w:rsidRDefault="223609AB" w:rsidP="223609AB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0777C3C8" w14:textId="21CD9539" w:rsidR="223609AB" w:rsidRDefault="223609AB" w:rsidP="223609AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CDD7C69" w14:textId="77777777" w:rsidR="00564153" w:rsidRDefault="00564153" w:rsidP="002E34E8">
+    <w:p w14:paraId="7CD16BC8" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E21BA5" w14:textId="77777777" w:rsidR="00564153" w:rsidRDefault="00564153" w:rsidP="002E34E8">
+    <w:p w14:paraId="4B7EE1C0" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F1F7B16" w14:textId="77777777" w:rsidR="00564153" w:rsidRDefault="00564153">
+    <w:p w14:paraId="787DFFB0" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9016"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C005B6" w14:paraId="713B85A9" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:trPr>
         <w:trHeight w:val="553"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="6EBD5A3B" w14:textId="77777777" w:rsidR="00C005B6" w:rsidRDefault="00C005B6" w:rsidP="00C005B6">
           <w:r w:rsidRPr="00020092">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -6928,102 +7471,131 @@
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F454C1" w:rsidRPr="0058607D" w14:paraId="69C2B582" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="52FA5CB0" w14:textId="5AC6BD79" w:rsidR="00F454C1" w:rsidRPr="001C7030" w:rsidRDefault="00F454C1" w:rsidP="00F454C1">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E7569B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">External Form - </w:t>
+            <w:t xml:space="preserve">External Form </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00E7569B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r w:rsidRPr="00F454C1">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Update of ePQS Portal User details</w:t>
+            <w:t xml:space="preserve"> Update</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00F454C1">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> of ePQS Portal User details</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F454C1" w14:paraId="1C487E29" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6DBA39CE" w14:textId="140517F8" w:rsidR="00F454C1" w:rsidRDefault="00F454C1" w:rsidP="00F454C1">
+        <w:p w14:paraId="6DBA39CE" w14:textId="56A0AAA2" w:rsidR="00F454C1" w:rsidRDefault="00F454C1" w:rsidP="00F454C1">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Document Version Number: 1.0</w:t>
+            <w:t>Document Version Number: 1.</w:t>
+          </w:r>
+          <w:r w:rsidR="0033492C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0EF93251" w14:textId="77777777" w:rsidR="00C005B6" w:rsidRDefault="00C005B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4585"/>
       <w:gridCol w:w="4431"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F45866" w14:paraId="56E6BAE3" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:trPr>
         <w:trHeight w:val="553"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4585" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="0E76FB02" w14:textId="77777777" w:rsidR="00F45866" w:rsidRDefault="00F45866" w:rsidP="00F45866">
           <w:r w:rsidRPr="00020092">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:color w:val="2B579A"/>
@@ -7205,121 +7777,150 @@
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F45866" w:rsidRPr="0058607D" w14:paraId="79551EED" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="21A2B060" w14:textId="498359EE" w:rsidR="00F45866" w:rsidRPr="001C7030" w:rsidRDefault="00E7569B" w:rsidP="00F45866">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E7569B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">External Form - </w:t>
+            <w:t xml:space="preserve">External Form </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00E7569B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">- </w:t>
           </w:r>
           <w:r w:rsidR="00F454C1" w:rsidRPr="00F454C1">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Update of ePQS Portal User details</w:t>
+            <w:t xml:space="preserve"> Update</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidR="00F454C1" w:rsidRPr="00F454C1">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> of ePQS Portal User details</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F45866" w14:paraId="272D78FD" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="4FC72D9B" w14:textId="4571444D" w:rsidR="00F45866" w:rsidRDefault="00F45866" w:rsidP="00F45866">
+        <w:p w14:paraId="4FC72D9B" w14:textId="3FE4FD2E" w:rsidR="00F45866" w:rsidRDefault="00F45866" w:rsidP="00F45866">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Document Version Number: </w:t>
           </w:r>
           <w:r w:rsidR="00F454C1">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00F7685E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>.0</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="0033492C">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="50E7AF04" w14:textId="77777777" w:rsidR="002E34E8" w:rsidRDefault="002E34E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18687883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E7C2956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8038,53 +8639,53 @@
   <w:num w:numId="1" w16cid:durableId="1776755476">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1045905186">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="79638751">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="796875630">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="382951746">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1415980216">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1238368667">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00672E94"/>
     <w:rsid w:val="00013CEC"/>
     <w:rsid w:val="0001412A"/>
     <w:rsid w:val="00014849"/>
@@ -8108,211 +8709,218 @@
     <w:rsid w:val="000F2C2A"/>
     <w:rsid w:val="00116B42"/>
     <w:rsid w:val="00122F98"/>
     <w:rsid w:val="00126B05"/>
     <w:rsid w:val="00133ED0"/>
     <w:rsid w:val="00136127"/>
     <w:rsid w:val="00144CC8"/>
     <w:rsid w:val="0018575C"/>
     <w:rsid w:val="001A633E"/>
     <w:rsid w:val="001C25A1"/>
     <w:rsid w:val="001E3C7E"/>
     <w:rsid w:val="001E67E2"/>
     <w:rsid w:val="001E6934"/>
     <w:rsid w:val="001F74D7"/>
     <w:rsid w:val="002070E1"/>
     <w:rsid w:val="00210B52"/>
     <w:rsid w:val="0022582A"/>
     <w:rsid w:val="00230275"/>
     <w:rsid w:val="002305A8"/>
     <w:rsid w:val="002419FF"/>
     <w:rsid w:val="002502E1"/>
     <w:rsid w:val="00252A09"/>
     <w:rsid w:val="00266F32"/>
     <w:rsid w:val="00275EE8"/>
     <w:rsid w:val="0028183B"/>
+    <w:rsid w:val="0028542F"/>
     <w:rsid w:val="00285C13"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="00295E27"/>
     <w:rsid w:val="002974EC"/>
     <w:rsid w:val="002A1D56"/>
     <w:rsid w:val="002A4648"/>
     <w:rsid w:val="002C4FDC"/>
     <w:rsid w:val="002D4BEA"/>
     <w:rsid w:val="002D7A56"/>
     <w:rsid w:val="002E34E8"/>
     <w:rsid w:val="002E7D89"/>
     <w:rsid w:val="00305E88"/>
     <w:rsid w:val="00307908"/>
     <w:rsid w:val="003167B4"/>
     <w:rsid w:val="00316E6F"/>
     <w:rsid w:val="00322FC6"/>
     <w:rsid w:val="003343AD"/>
+    <w:rsid w:val="0033492C"/>
     <w:rsid w:val="00346804"/>
+    <w:rsid w:val="00347ADB"/>
     <w:rsid w:val="00364786"/>
     <w:rsid w:val="00387C8C"/>
     <w:rsid w:val="0039383F"/>
     <w:rsid w:val="003A149F"/>
     <w:rsid w:val="003A741C"/>
     <w:rsid w:val="003B03D0"/>
     <w:rsid w:val="003B35A8"/>
     <w:rsid w:val="003B46CD"/>
     <w:rsid w:val="003C3CD5"/>
     <w:rsid w:val="003F6BCB"/>
     <w:rsid w:val="003F6F4A"/>
     <w:rsid w:val="0040314C"/>
     <w:rsid w:val="00411C52"/>
     <w:rsid w:val="00416EF6"/>
     <w:rsid w:val="00426CBC"/>
     <w:rsid w:val="0044576B"/>
     <w:rsid w:val="00470B2B"/>
     <w:rsid w:val="00477F6A"/>
     <w:rsid w:val="00492B71"/>
     <w:rsid w:val="004930CD"/>
     <w:rsid w:val="00496D2B"/>
+    <w:rsid w:val="00496EED"/>
     <w:rsid w:val="004B1AF1"/>
     <w:rsid w:val="004B2C55"/>
     <w:rsid w:val="004C6940"/>
     <w:rsid w:val="004D177D"/>
     <w:rsid w:val="004D3752"/>
     <w:rsid w:val="004E7510"/>
     <w:rsid w:val="004F32FE"/>
     <w:rsid w:val="004F5CAB"/>
     <w:rsid w:val="00524211"/>
     <w:rsid w:val="00531460"/>
     <w:rsid w:val="00552E67"/>
     <w:rsid w:val="00564153"/>
     <w:rsid w:val="00566CC0"/>
     <w:rsid w:val="0058221E"/>
     <w:rsid w:val="005863CF"/>
     <w:rsid w:val="005976D1"/>
     <w:rsid w:val="005A6950"/>
+    <w:rsid w:val="005B7C77"/>
     <w:rsid w:val="005C05BA"/>
     <w:rsid w:val="005C3AA3"/>
     <w:rsid w:val="005E1348"/>
     <w:rsid w:val="005E434F"/>
     <w:rsid w:val="005E78C8"/>
     <w:rsid w:val="005F3BFB"/>
     <w:rsid w:val="005F5E0D"/>
     <w:rsid w:val="0060553C"/>
     <w:rsid w:val="00631094"/>
     <w:rsid w:val="00635A35"/>
     <w:rsid w:val="00644383"/>
     <w:rsid w:val="0064580B"/>
     <w:rsid w:val="00655566"/>
     <w:rsid w:val="00672E94"/>
     <w:rsid w:val="006939D3"/>
     <w:rsid w:val="006A6A8D"/>
     <w:rsid w:val="006B2A91"/>
     <w:rsid w:val="006C2043"/>
     <w:rsid w:val="006C7E42"/>
     <w:rsid w:val="006D1ADF"/>
     <w:rsid w:val="006E0F1E"/>
     <w:rsid w:val="006E3573"/>
     <w:rsid w:val="006E485F"/>
     <w:rsid w:val="00712378"/>
     <w:rsid w:val="00713C63"/>
     <w:rsid w:val="00722AF0"/>
     <w:rsid w:val="007250BF"/>
     <w:rsid w:val="00740D6E"/>
     <w:rsid w:val="00761C83"/>
     <w:rsid w:val="007673AB"/>
     <w:rsid w:val="00772EC1"/>
     <w:rsid w:val="00774932"/>
     <w:rsid w:val="00782EC2"/>
     <w:rsid w:val="00790B2F"/>
     <w:rsid w:val="0079595F"/>
     <w:rsid w:val="007B0D88"/>
     <w:rsid w:val="007C3457"/>
     <w:rsid w:val="007C6FC1"/>
     <w:rsid w:val="007C7559"/>
     <w:rsid w:val="008110F0"/>
     <w:rsid w:val="00811EB6"/>
     <w:rsid w:val="00814704"/>
+    <w:rsid w:val="008202F7"/>
     <w:rsid w:val="008221BF"/>
     <w:rsid w:val="0082598B"/>
     <w:rsid w:val="008355CF"/>
     <w:rsid w:val="008657BA"/>
     <w:rsid w:val="008700DD"/>
     <w:rsid w:val="00871E0A"/>
     <w:rsid w:val="00885039"/>
     <w:rsid w:val="00895161"/>
     <w:rsid w:val="00896BDA"/>
     <w:rsid w:val="008A3372"/>
     <w:rsid w:val="008A4201"/>
     <w:rsid w:val="008A6330"/>
     <w:rsid w:val="008B155C"/>
     <w:rsid w:val="008B16F5"/>
     <w:rsid w:val="008D727D"/>
     <w:rsid w:val="008E4785"/>
     <w:rsid w:val="008F0183"/>
     <w:rsid w:val="008F3EA3"/>
     <w:rsid w:val="008F6E5A"/>
     <w:rsid w:val="00902480"/>
     <w:rsid w:val="009160D5"/>
     <w:rsid w:val="00927A74"/>
     <w:rsid w:val="00934D20"/>
-    <w:rsid w:val="00950BD4"/>
     <w:rsid w:val="0095144B"/>
     <w:rsid w:val="0095322D"/>
     <w:rsid w:val="00956833"/>
     <w:rsid w:val="00963298"/>
     <w:rsid w:val="00965E59"/>
     <w:rsid w:val="00972A24"/>
     <w:rsid w:val="0097646B"/>
     <w:rsid w:val="009775B4"/>
     <w:rsid w:val="00981C28"/>
     <w:rsid w:val="009A3762"/>
     <w:rsid w:val="009B3A7B"/>
     <w:rsid w:val="009C4E10"/>
     <w:rsid w:val="009D240F"/>
     <w:rsid w:val="009D6B47"/>
     <w:rsid w:val="009E397E"/>
     <w:rsid w:val="009F1755"/>
     <w:rsid w:val="00A05685"/>
     <w:rsid w:val="00A20CCB"/>
     <w:rsid w:val="00A20FFE"/>
     <w:rsid w:val="00A2319D"/>
     <w:rsid w:val="00A24696"/>
     <w:rsid w:val="00A406E1"/>
     <w:rsid w:val="00A64D6C"/>
     <w:rsid w:val="00A764E2"/>
     <w:rsid w:val="00A77519"/>
     <w:rsid w:val="00A7798D"/>
     <w:rsid w:val="00A820E5"/>
     <w:rsid w:val="00A8313B"/>
     <w:rsid w:val="00A92B0A"/>
     <w:rsid w:val="00A93368"/>
+    <w:rsid w:val="00AA0DC3"/>
     <w:rsid w:val="00AA14BA"/>
     <w:rsid w:val="00AD26E3"/>
     <w:rsid w:val="00AD3F07"/>
     <w:rsid w:val="00B05907"/>
     <w:rsid w:val="00B13E05"/>
     <w:rsid w:val="00B24AC4"/>
     <w:rsid w:val="00B24E09"/>
     <w:rsid w:val="00B2512A"/>
     <w:rsid w:val="00B36633"/>
+    <w:rsid w:val="00B60E84"/>
     <w:rsid w:val="00B70E91"/>
     <w:rsid w:val="00B734F0"/>
     <w:rsid w:val="00B819A0"/>
     <w:rsid w:val="00B93A80"/>
     <w:rsid w:val="00B94F8B"/>
     <w:rsid w:val="00BA59C4"/>
     <w:rsid w:val="00BC5980"/>
     <w:rsid w:val="00BD6768"/>
     <w:rsid w:val="00BF289E"/>
     <w:rsid w:val="00BF7303"/>
     <w:rsid w:val="00C005B6"/>
     <w:rsid w:val="00C049F8"/>
     <w:rsid w:val="00C051CE"/>
     <w:rsid w:val="00C16E46"/>
     <w:rsid w:val="00C30D13"/>
     <w:rsid w:val="00C31F5E"/>
     <w:rsid w:val="00C32A3E"/>
     <w:rsid w:val="00C32DCA"/>
     <w:rsid w:val="00C55665"/>
     <w:rsid w:val="00C80541"/>
     <w:rsid w:val="00C9184A"/>
     <w:rsid w:val="00CA6CB0"/>
     <w:rsid w:val="00CB27E8"/>
     <w:rsid w:val="00CE3DD0"/>
     <w:rsid w:val="00CE470C"/>
@@ -8422,51 +9030,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="76D9BD5B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5185AD2F-3394-48DC-8039-4B9A6DAD5FD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9190,74 +9798,74 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED75EE"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C051CE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1064259027">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequallaboratories@who.int" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequalreg@who.int" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pqvectorcontrol@who.int" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequal@who.int" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apiassessment@who.int" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ePQS@who.int" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequal@who.int" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequallaboratories@who.int" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequalreg@who.int" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pqvectorcontrol@who.int" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequal@who.int" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apiassessment@who.int" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ePQS@who.int" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FPPassessment@who.int" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9532,67 +10140,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce4a6639-cd2c-4156-8bd7-74dd62415e0e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="281cb9f9-3fcb-48d8-9bf8-8d351022726b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010003489F76929528459B1D58500FDA08D3" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e68c93dad5d8a93c5cd8c16f131f60e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce4a6639-cd2c-4156-8bd7-74dd62415e0e" xmlns:ns3="281cb9f9-3fcb-48d8-9bf8-8d351022726b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa8457a17406b9b66601aa558cfd6dc" ns2:_="" ns3:_="">
     <xsd:import namespace="ce4a6639-cd2c-4156-8bd7-74dd62415e0e"/>
     <xsd:import namespace="281cb9f9-3fcb-48d8-9bf8-8d351022726b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9795,102 +10403,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11303B27-75D0-4DBC-836E-D356455A9854}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F229A61E-8706-4CA6-B173-F47A742C8CED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ce4a6639-cd2c-4156-8bd7-74dd62415e0e"/>
     <ds:schemaRef ds:uri="281cb9f9-3fcb-48d8-9bf8-8d351022726b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11303B27-75D0-4DBC-836E-D356455A9854}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D030729-90B9-4504-92C4-7FBB5420A1C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ce4a6639-cd2c-4156-8bd7-74dd62415e0e"/>
     <ds:schemaRef ds:uri="281cb9f9-3fcb-48d8-9bf8-8d351022726b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4286</Words>
-  <Characters>24434</Characters>
+  <Words>4305</Words>
+  <Characters>24540</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>203</Lines>
+  <Lines>204</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28663</CharactersWithSpaces>
+  <CharactersWithSpaces>28788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FAKE, Antony</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010003489F76929528459B1D58500FDA08D3</vt:lpwstr>