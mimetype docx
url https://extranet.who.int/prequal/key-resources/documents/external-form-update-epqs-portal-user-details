--- v1 (2026-06-27)
+++ v2 (2026-09-26)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12E6017D" w14:textId="1071E9C2" w:rsidR="000F0CF5" w:rsidRPr="000F0CF5" w:rsidRDefault="000F0CF5" w:rsidP="000F0CF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1865"/>
           <w:tab w:val="left" w:pos="3435"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc115189894"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk58353301"/>
       <w:r w:rsidRPr="000F0CF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2E74B5"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="80"/>
           <w:szCs w:val="80"/>
@@ -671,51 +672,50 @@
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2D29E3BD" w14:textId="5B571358" w:rsidR="00ED75EE" w:rsidRDefault="00ED75EE">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6BBFDFB1" w14:textId="6593FD7E" w:rsidR="00ED75EE" w:rsidRDefault="00ED75EE">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BDE38C" w14:textId="14859966" w:rsidR="007C7559" w:rsidRPr="007628DB" w:rsidRDefault="2642BCEB" w:rsidP="00D13068">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc228187286"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">External Form - </w:t>
       </w:r>
       <w:r w:rsidR="5EBAF28C">
         <w:t xml:space="preserve">Update of </w:t>
       </w:r>
       <w:r>
         <w:t>ePQS Portal User</w:t>
       </w:r>
       <w:r w:rsidR="422B97B5">
         <w:t xml:space="preserve"> Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="422B97B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B2C534" w14:textId="0206380E" w:rsidR="008F6E5A" w:rsidRDefault="008A3372" w:rsidP="008A3372">
       <w:bookmarkStart w:id="3" w:name="_Hlk58353270"/>
       <w:r>
         <w:t xml:space="preserve">Please use this form to request </w:t>
       </w:r>
       <w:r w:rsidR="00F454C1">
         <w:t>a change to the details of an</w:t>
       </w:r>
       <w:r w:rsidR="00CF04B4">
@@ -995,74 +995,126 @@
             <w:r>
               <w:t>vitro</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Diagnostics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="188D34AD" w14:textId="50851E5B" w:rsidR="009B3A7B" w:rsidRDefault="00F944B3" w:rsidP="008A3372">
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00F944B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>diagnostics@who.int</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814704" w14:paraId="62B55F4D" w14:textId="77777777" w:rsidTr="0033492C">
+      <w:tr w:rsidR="00963F8A" w14:paraId="445CCFC6" w14:textId="77777777" w:rsidTr="0033492C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0925932B" w14:textId="525B6E5A" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
-[...1 lines deleted...]
-              <w:t>Immunization Devices</w:t>
+          <w:p w14:paraId="3A4519B3" w14:textId="3B7D41A0" w:rsidR="00963F8A" w:rsidRDefault="00963F8A" w:rsidP="008A3372">
+            <w:r>
+              <w:t>Medical Devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018B93E5" w14:textId="69E31FFB" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
+          <w:p w14:paraId="07F7B163" w14:textId="488A6D41" w:rsidR="00963F8A" w:rsidRDefault="00963F8A" w:rsidP="008A3372">
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00927A74">
+              <w:r w:rsidRPr="00F944B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>vaccprequalification@who.int</w:t>
+                <w:t>diagnostics@who.int</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814704" w14:paraId="62B55F4D" w14:textId="77777777" w:rsidTr="0033492C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0925932B" w14:textId="525B6E5A" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
+            <w:r>
+              <w:t>Immunization Devices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018B93E5" w14:textId="618B6486" w:rsidR="00814704" w:rsidRDefault="00963F8A" w:rsidP="00814704">
+            <w:r w:rsidRPr="00963F8A">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00963F8A">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "mailto:imd_amd@who.int"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00963F8A">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00963F8A">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00963F8A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>imd_amd@who.int</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963F8A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814704" w14:paraId="06C66776" w14:textId="77777777" w:rsidTr="0033492C">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D9D9C0C" w14:textId="3738F768" w:rsidR="00814704" w:rsidRDefault="00814704" w:rsidP="00814704">
             <w:r>
               <w:t>QCL Laboratories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="727828E9" w14:textId="550AA7C6" w:rsidR="00814704" w:rsidRPr="00927A74" w:rsidRDefault="003F6BCB" w:rsidP="00814704">
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="000C7B15">
                 <w:rPr>
@@ -1210,51 +1262,50 @@
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00857AF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ePQS@who.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>) before making a request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FE1E14" w14:textId="77777777" w:rsidR="00E06F80" w:rsidRDefault="00E06F80"/>
     <w:p w14:paraId="104833E1" w14:textId="17258F7B" w:rsidR="008B155C" w:rsidRDefault="008B155C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0762D633" w14:textId="7ECF2127" w:rsidR="00B13E05" w:rsidRPr="0022582A" w:rsidRDefault="714C55BF" w:rsidP="60F27091">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc228187287"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 1</w:t>
       </w:r>
       <w:r w:rsidR="0079595F">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="48B34E81">
         <w:t xml:space="preserve">Update ePQS Portal User Details </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="48B34E81">
         <w:t xml:space="preserve">Declaration </w:t>
       </w:r>
       <w:r w:rsidR="135F98E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="135F98E1" w:rsidRPr="60F27091">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="135F98E1" w:rsidRPr="0033492C">
         <w:rPr>
           <w:b/>
@@ -1329,51 +1380,51 @@
       <w:r>
         <w:t xml:space="preserve">I wish </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="64B648EE">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="64B648EE" w:rsidRPr="60F27091">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>select one or more</w:t>
       </w:r>
       <w:r w:rsidR="64B648EE">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="3BD2293E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515E7A53" w14:textId="788453F7" w:rsidR="00A764E2" w:rsidRDefault="008202F7" w:rsidP="0001412A">
+    <w:p w14:paraId="515E7A53" w14:textId="788453F7" w:rsidR="00A764E2" w:rsidRDefault="00963F8A" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1962105880"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0001412A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0001412A">
         <w:t xml:space="preserve">  </w:t>
@@ -1393,51 +1444,51 @@
       <w:r w:rsidR="00871E0A">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="003B46CD">
         <w:t>Revised</w:t>
       </w:r>
       <w:r w:rsidR="00871E0A">
         <w:t xml:space="preserve"> contact details are </w:t>
       </w:r>
       <w:r w:rsidR="003B46CD">
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidR="00871E0A">
         <w:t xml:space="preserve"> in section 2</w:t>
       </w:r>
       <w:r w:rsidR="0001412A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E6D3CF" w14:textId="77777777" w:rsidR="00871E0A" w:rsidRDefault="00871E0A" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179CDC05" w14:textId="4641645F" w:rsidR="00871E0A" w:rsidRDefault="008202F7" w:rsidP="0001412A">
+    <w:p w14:paraId="179CDC05" w14:textId="4641645F" w:rsidR="00871E0A" w:rsidRDefault="00963F8A" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1925946678"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0001412A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0001412A">
         <w:t xml:space="preserve">  </w:t>
@@ -1505,51 +1556,51 @@
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B46CD" w14:paraId="16EC9671" w14:textId="77777777" w:rsidTr="003B46CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A42FCE5" w14:textId="77777777" w:rsidR="003B46CD" w:rsidRDefault="003B46CD" w:rsidP="0001412A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AFBADA6" w14:textId="77777777" w:rsidR="003B46CD" w:rsidRDefault="003B46CD" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09343971" w14:textId="1AFC8067" w:rsidR="003B46CD" w:rsidRDefault="008202F7" w:rsidP="0001412A">
+    <w:p w14:paraId="09343971" w14:textId="1AFC8067" w:rsidR="003B46CD" w:rsidRDefault="00963F8A" w:rsidP="0001412A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="270"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2118509175"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0001412A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -1685,51 +1736,50 @@
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77540628" w14:textId="77777777" w:rsidR="00A64D6C" w:rsidRDefault="00A64D6C" w:rsidP="00B13E05"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B03660B" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05"/>
     <w:p w14:paraId="3C6E813F" w14:textId="77777777" w:rsidR="00B13E05" w:rsidRDefault="00B13E05" w:rsidP="00B13E05">
       <w:r>
         <w:t>Signature                            _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEFBB6B" w14:textId="77777777" w:rsidR="00CF04B4" w:rsidRDefault="00CF04B4"/>
     <w:p w14:paraId="40921114" w14:textId="14C45B50" w:rsidR="00014849" w:rsidRDefault="00014849">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AABFF4F" w14:textId="2B53A235" w:rsidR="00AA14BA" w:rsidRDefault="00AA14BA" w:rsidP="00C30D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc228187288"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="002974EC">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="002974EC">
         <w:t xml:space="preserve">User </w:t>
       </w:r>
       <w:r>
         <w:t>Contact record</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="0028542F">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="0028542F" w:rsidRPr="0043374E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(Persona</w:t>
       </w:r>
       <w:r w:rsidR="0028542F">
@@ -2081,51 +2131,65 @@
       <w:tr w:rsidR="00712378" w14:paraId="28A3F6EB" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07E90C75" w14:textId="77777777" w:rsidR="00712378" w:rsidRDefault="00712378" w:rsidP="005E78C8">
             <w:r>
               <w:t>Salutation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="128F906A" w14:textId="77777777" w:rsidR="00712378" w:rsidRPr="00645D9E" w:rsidRDefault="00712378" w:rsidP="005E78C8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00645D9E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Mr, Miss, Ms, Mrs, Dr, Prof.</w:t>
+              <w:t xml:space="preserve">Mr, Miss, Ms, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00645D9E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Mrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00645D9E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>, Dr, Prof.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00712378" w14:paraId="75206758" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="354468FE" w14:textId="77777777" w:rsidR="00712378" w:rsidRDefault="00712378" w:rsidP="005E78C8">
             <w:r>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C7CA707" w14:textId="77777777" w:rsidR="00712378" w:rsidRDefault="00712378" w:rsidP="005E78C8"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00712378" w14:paraId="42F1C0B5" w14:textId="77777777" w:rsidTr="005E78C8">
         <w:tc>
           <w:tcPr>
@@ -2465,51 +2529,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6D25">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Organization UID is located on top left of the Account record in the portal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189CBD08" w14:textId="137FC7DA" w:rsidR="00C30D13" w:rsidRDefault="00C30D13">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BDA7B7" w14:textId="33879619" w:rsidR="00AA14BA" w:rsidRDefault="00AA14BA" w:rsidP="00C30D13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc228187289"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00E475FD">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:t>–Account record</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="32D7F9DA" w14:textId="77777777" w:rsidR="00E475FD" w:rsidRDefault="00E475FD" w:rsidP="00E475FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9445" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
@@ -2576,63 +2639,55 @@
               </w:rPr>
               <w:t>Organisation’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Legal Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E6396A" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406E1" w14:paraId="3D0D3F1B" w14:textId="77777777" w:rsidTr="00FB0BAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="741826B4" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Organisation</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> description</w:t>
+              <w:t>Organisation description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D91CA5D" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A406E1" w14:paraId="1FE58A72" w14:textId="77777777" w:rsidTr="00FB0BAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="403AC92C" w14:textId="77777777" w:rsidR="00A406E1" w:rsidRDefault="00A406E1" w:rsidP="00FB0BAF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -3367,51 +3422,50 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6D25">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Organization UID is located on top left of the Account record in the portal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015AB394" w14:textId="77777777" w:rsidR="00A820E5" w:rsidRDefault="00A820E5" w:rsidP="00A820E5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CF1D40" w14:textId="5EFAF523" w:rsidR="00E47C9F" w:rsidRPr="00307908" w:rsidRDefault="008B16F5" w:rsidP="002070E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc228187290"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 5</w:t>
       </w:r>
       <w:r w:rsidR="00E47C9F">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E47C9F" w:rsidRPr="00307908">
         <w:t>ePQS Terms and Conditions of use</w:t>
       </w:r>
       <w:r w:rsidR="005976D1">
         <w:t xml:space="preserve"> (04 October 2023)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="52A1DA52" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -3590,51 +3644,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>“Personal Data” means information which can be used to identify an individual, either directly or indirectly, such as name or national identification number, passport number, telephone number, residential address, bank account number, employee number, Internet protocol (IP) address, or some other unique identifier pertaining to an individual or any information that when combined, can be used to identify an individual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720EDA9B" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Purpose” means, (i) for WHO external experts: to gain access to information necessary to complete their application assessment duties, e.g. related assessment reports, manufacturer dossiers, </w:t>
+        <w:t>“Purpose” means, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) for WHO external experts: to gain access to information necessary to complete their application assessment duties, e.g. related assessment reports, manufacturer dossiers, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>etc. ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ii) for NRA experts: to conduct their assessment and consider the registration of the product within their regulatory system</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE57055" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -3828,51 +3902,50 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2.3. The User acknowledges and agrees to apply relevant procedures for prequalification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8BA2C9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.4. No waiver by a User to the present ePQS Terms and Conditions of use or any of its provisions, or any breach or default of the ePQS Terms and Conditions of use, shall be deemed to be a waiver of any preceding or subsequent breach or default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F0F2A2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
@@ -4059,51 +4132,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D42FAD">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> including at least uppercase, lowercase number and special characters.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The User may not (i) use a name of another person with the intent to impersonate that person; (ii) use a name subject to the rights of any other person without authorization; or (iii) use a name that ePQS, at its sole discretion, deems offensive.</w:t>
+        <w:t xml:space="preserve">  The User may not (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>) use a name of another person with the intent to impersonate that person; (ii) use a name subject to the rights of any other person without authorization; or (iii) use a name that ePQS, at its sole discretion, deems offensive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752D9DB5" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4.2. The User will be solely responsible for protecting the confidentiality of their Username and Password, and solely liable for any harm resulting from disclosing or allowing disclosure of any Password.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720827C1" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -4184,61 +4277,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5.1. At all times, the User shall be responsible for all use of the Site under their authorized account, and the User will be solely responsible for ensuring that any use of their account complies fully with the present Terms and Conditions of use of ePQS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1D95E9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.2. The User is permitted to download or print extracts of the Materials on the Site for their personal use only, and for lawful purposes only, provided that the User protects all copyright and other notices contained in the Material and agree to abide by all additional copyright notices, information, or restrictions contained in such Material. None of the material on the Site may be used for any commercial </w:t>
-[...9 lines deleted...]
-        <w:t>or public use, and no part of such material may be reproduced or stored in or transmitted to any other website.</w:t>
+        <w:t>5.2. The User is permitted to download or print extracts of the Materials on the Site for their personal use only, and for lawful purposes only, provided that the User protects all copyright and other notices contained in the Material and agree to abide by all additional copyright notices, information, or restrictions contained in such Material. None of the material on the Site may be used for any commercial or public use, and no part of such material may be reproduced or stored in or transmitted to any other website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0CC4E3" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5.3. No material on the Site may be disseminated in any form, either electronic or non-electronic, or included in any retrieval system or site without the prior written permission of WHO. Any request for such permission shall be sent to the attention of Manager, Prequalification Unit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EA2FFB" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -4498,51 +4581,71 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Is required to be disclosed by law, provided that the User shall in such event immediately notify the Applicant in writing of such obligation and shall provide adequate opportunity to the Applicant to object to such disclosure or request confidential treatment thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D80C127" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Upon completion of the Purpose, the User shall cease all use and make no further use of the Information disclosed to it under the Procedure, and shall promptly destroy the Information received from the Applicant, which is in tangible or other form and is not archived in accordance with archival procedures established by the User. The Purpose for each product shall be deemed to be completed as soon as:</w:t>
+        <w:t xml:space="preserve">Upon completion of the Purpose, the User shall cease all use and make no further use of the Information disclosed to it under the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Procedure, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall promptly destroy the Information received from the Applicant, which is in tangible or other form and is not archived in accordance with archival procedures established by the User. The Purpose for each product shall be deemed to be completed as soon as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7EE4A9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4570,51 +4673,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52170C06" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The product is deregistered by the NRA and/or ceases to the authorized by reference SRA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593519D8" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="652D613D" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
@@ -4926,61 +5028,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7.3. The User further expressly acknowledges and agrees that information, text, graphics, and hyperlinks provided through the Site and located on other Sites throughout the combined global electronic networks known as the internet and the World Wide Web are provided solely as a resource and a convenience to the User. Such hyperlinks to other sites are not an endorsement by WHO of those sites. WHO makes no warranty, either expressed or implied, and shall not be held responsible as to the accuracy, reliability, or content of such information, text, graphics, and hyperlinks. WHO does not represent or endorse the accuracy of reliability of any advice, opinion, statement or other information displayed, uploaded or distributed through the Site. WHO has not tested any software located on other sites and does not make any representations as to the quality, safety, reliability or suitability of such software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222B72C9" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.4. The designation employed and the representation of content on the Site, including maps and other illustrative materials, do not imply the expression of any opinion whatsoever on the part of WHO concerning the legal status of any country, territory, city or area, or of its authorities, or concerning the </w:t>
-[...9 lines deleted...]
-        <w:t>delineation of frontiers and borders. Dotted lines on maps represent approximate border lines for which there may not yet be full agreement.</w:t>
+        <w:t>7.4. The designation employed and the representation of content on the Site, including maps and other illustrative materials, do not imply the expression of any opinion whatsoever on the part of WHO concerning the legal status of any country, territory, city or area, or of its authorities, or concerning the delineation of frontiers and borders. Dotted lines on maps represent approximate border lines for which there may not yet be full agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DF58BD" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7.5. The mention of specific companies or of certain manufacturers’ products does not imply that they are endorsed or recommended by WHO in preference to others of a similar nature that are not mentioned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5C550D" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -5589,83 +5681,93 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(h) The User’s failure to keep its password or account details secure and confidential; and/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B7CCC2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>(i) Any delay or failure in performance by WHO.</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>) Any delay or failure in performance by WHO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D372C94" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">8.2. Accordingly,  WHO shall not be liable for any incidental, special or consequential damages or for  any loss of business or profits which may be incurred by a User in connection with the Site, even if WHO was previously advised of the possibility of such damages, including, but not limited to, reliance by any User </w:t>
-[...9 lines deleted...]
-        <w:t>on any information obtained by way of the Site, or that may result from mistakes, omissions, interruptions, deletion of files or E-mail, errors, defects, viruses, delays in operation or transmission, or any failure of performance, whether or not limited to natural disasters, communications failure, theft, destruction or unauthorized access to WHO’s records, programs or Services. This shall include any loss of:</w:t>
+        <w:t>8.2. Accordingly,  WHO shall not be liable for any incidental, special or consequential damages or for  any loss of business or profits which may be incurred by a User in connection with the Site, even if WHO was previously advised of the possibility of such damages, including, but not limited to, reliance by any User on any information obtained by way of the Site, or that may result from mistakes, omissions, interruptions, deletion of files or E-mail, errors, defects, viruses, delays in operation or transmission, or any failure of performance, whether or not limited to natural disasters, communications failure, theft, destruction or unauthorized access to WHO’s records, programs or Services. This shall include any loss of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B61E93" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(a) Profit (whether incurred directly or indirectly);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBFF47F" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
@@ -5929,179 +6031,158 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9.1. Access to the Site will take effect when the User registers and continues until either the User or WHO suspends or ends their access to the Site as an authorized User.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098B1A95" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.2. Suspension or end of access to the Site or </w:t>
+        <w:t>9.2. Suspension or end of access to the Site or all of its features may be done by WHO for any reason, including, without limitation, any conduct which WHO, at its sole discretion, believes is in breach of the present ePQS Terms and Conditions of use, or is harmful to WHO’s interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388775A2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9.3. End of access may also be done by WHO if the User is sanctioned for proscribed practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB8A7D6" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
+          <w:color w:val="525252"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.4. The User’s request to end their access to the Site does not imply the removal of their name and details from the Site, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>all of</w:t>
+        <w:t>in particular if</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> its features may be done by WHO for any reason, including, without limitation, any conduct which WHO, at its sole discretion, believes is in breach of the present ePQS Terms and Conditions of use, or is harmful to WHO’s interests.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="388775A2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
+        <w:t xml:space="preserve"> the User has been suspended by the UN or other UN agencies for proscribed practices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0B8A5F" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>9.3. End of access may also be done by WHO if the User is sanctioned for proscribed practices.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FB8A7D6" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
+        <w:t>9.5. In the event of an end of access, clauses 5, 6, 7, 8, 9, 11, 12 and 13 will remain binding on the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C818E2" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.4. The User’s request to end their access to the Site does not imply the removal of their name and details from the Site, </w:t>
-[...63 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726F5CAE" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>10. Sanctions</w:t>
@@ -6458,51 +6539,50 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>11.7. By registering and using the Site, the User agrees to the dissemination to and the processing of their Personal Data by WHO within the context of the ePQS activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD49DD6" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>11.8. Failure to comply with the provisions of Clause 11 may constitute a breach of the present ePQS Terms and Conditions of use resulting in possible measures being taken unilaterally by WHO against the User’s account, at WHO’s sole discretion, shall this breach not have been remedied within 10 business days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB7C18E" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="180" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:hAnsi="​sans-serif"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
@@ -6880,51 +6960,50 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Single Sign-On (SSO) is used as the authentication method to ensure a user securely logs into the ePQS portal without requiring multiple credentials for access to all three systems. This allows the user to securely access all three systems with the same username and password provided when they logged into the ePQS portal for the first time.  After login, secure access to those resources they have permission to access, is controlled by WHO’s Microsoft Azure Active Directory, which ensures only authorized users with the right username and password are granted access to the ePQS portal and all related systems.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C194F5" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRPr="00D639F1" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:eastAsia="Times New Roman" w:hAnsi="​sans-serif" w:cs="Times New Roman"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D639F1">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:eastAsia="Times New Roman" w:hAnsi="​sans-serif" w:cs="Times New Roman"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Data Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7C524B" w14:textId="77777777" w:rsidR="00E47C9F" w:rsidRPr="00D639F1" w:rsidRDefault="00E47C9F" w:rsidP="00E47C9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:eastAsia="Times New Roman" w:hAnsi="​sans-serif" w:cs="Times New Roman"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D639F1">
         <w:rPr>
           <w:rFonts w:ascii="​sans-serif" w:eastAsia="Times New Roman" w:hAnsi="​sans-serif" w:cs="Times New Roman"/>
           <w:color w:val="525252"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>After successful authentication and login via SSO, a User is automatically assigned a profile and added to the right permissions set and public groups for all three systems. This ensures the given user, based on their access rights, only sees the data and documents that they are permitted to see. With multiple-level based access control enforced, data privacy and confidentially is achieved when using the ePQS portal.</w:t>
       </w:r>
     </w:p>
@@ -6966,73 +7045,73 @@
           <w:rFonts w:ascii="​sans-serif" w:eastAsia="Times New Roman" w:hAnsi="​sans-serif" w:cs="Times New Roman"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Data stored in the ePQS is safe and secure. All three cloud-based systems employ a strong encryption scheme that ensures data at rest or transmitted is not in danger of being exposed. In addition, all three-cloud providers provide redundancy mechanism to ensure stored data is available always without any interruption</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E47C9F" w:rsidRPr="00E47C9F" w:rsidSect="002E34E8">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="318E30BA" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
+    <w:p w14:paraId="083BEB5B" w14:textId="77777777" w:rsidR="005B7C77" w:rsidRDefault="005B7C77" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="335536A4" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
+    <w:p w14:paraId="67A77BEB" w14:textId="77777777" w:rsidR="005B7C77" w:rsidRDefault="005B7C77" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05304A7D" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7">
+    <w:p w14:paraId="6F0E7EDE" w14:textId="77777777" w:rsidR="005B7C77" w:rsidRDefault="005B7C77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7111,51 +7190,51 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="​sans-serif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1178011198"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="58971CD3" w14:textId="140A0444" w:rsidR="00D13068" w:rsidRDefault="00D13068">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -7241,51 +7320,51 @@
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="064275F5" w14:textId="77777777" w:rsidR="00D13068" w:rsidRDefault="00D13068">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="223609AB" w14:paraId="7232315D" w14:textId="77777777" w:rsidTr="223609AB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6321E676" w14:textId="300A3142" w:rsidR="223609AB" w:rsidRDefault="223609AB" w:rsidP="223609AB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -7302,83 +7381,83 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1906C345" w14:textId="5E136C48" w:rsidR="223609AB" w:rsidRDefault="223609AB" w:rsidP="223609AB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0777C3C8" w14:textId="21CD9539" w:rsidR="223609AB" w:rsidRDefault="223609AB" w:rsidP="223609AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CD16BC8" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
+    <w:p w14:paraId="3636D271" w14:textId="77777777" w:rsidR="005B7C77" w:rsidRDefault="005B7C77" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B7EE1C0" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7" w:rsidP="002E34E8">
+    <w:p w14:paraId="18300D3A" w14:textId="77777777" w:rsidR="005B7C77" w:rsidRDefault="005B7C77" w:rsidP="002E34E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="787DFFB0" w14:textId="77777777" w:rsidR="008202F7" w:rsidRDefault="008202F7">
+    <w:p w14:paraId="4C652F40" w14:textId="77777777" w:rsidR="005B7C77" w:rsidRDefault="005B7C77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9016"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C005B6" w14:paraId="713B85A9" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:trPr>
         <w:trHeight w:val="553"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="6EBD5A3B" w14:textId="77777777" w:rsidR="00C005B6" w:rsidRDefault="00C005B6" w:rsidP="00C005B6">
           <w:r w:rsidRPr="00020092">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -7551,51 +7630,51 @@
             </w:rPr>
             <w:t>Document Version Number: 1.</w:t>
           </w:r>
           <w:r w:rsidR="0033492C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0EF93251" w14:textId="77777777" w:rsidR="00C005B6" w:rsidRDefault="00C005B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4585"/>
       <w:gridCol w:w="4431"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F45866" w14:paraId="56E6BAE3" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:trPr>
         <w:trHeight w:val="553"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4585" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="0E76FB02" w14:textId="77777777" w:rsidR="00F45866" w:rsidRDefault="00F45866" w:rsidP="00F45866">
           <w:r w:rsidRPr="00020092">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:color w:val="2B579A"/>
@@ -7817,110 +7896,110 @@
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> Update</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidR="00F454C1" w:rsidRPr="00F454C1">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> of ePQS Portal User details</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F45866" w14:paraId="272D78FD" w14:textId="77777777" w:rsidTr="005E78C8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="4FC72D9B" w14:textId="3FE4FD2E" w:rsidR="00F45866" w:rsidRDefault="00F45866" w:rsidP="00F45866">
+        <w:p w14:paraId="4FC72D9B" w14:textId="0FBCE1B9" w:rsidR="00F45866" w:rsidRDefault="00F45866" w:rsidP="00F45866">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Document Version Number: </w:t>
           </w:r>
           <w:r w:rsidR="00F454C1">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00F7685E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidR="0033492C">
+          <w:r w:rsidR="00963F8A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="50E7AF04" w14:textId="77777777" w:rsidR="002E34E8" w:rsidRDefault="002E34E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18687883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E7C2956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8640,54 +8719,55 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1045905186">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="79638751">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="796875630">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="382951746">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1415980216">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1238368667">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="164"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00672E94"/>
     <w:rsid w:val="00013CEC"/>
     <w:rsid w:val="0001412A"/>
     <w:rsid w:val="00014849"/>
     <w:rsid w:val="00024740"/>
     <w:rsid w:val="00024C55"/>
@@ -8729,188 +8809,187 @@
     <w:rsid w:val="002502E1"/>
     <w:rsid w:val="00252A09"/>
     <w:rsid w:val="00266F32"/>
     <w:rsid w:val="00275EE8"/>
     <w:rsid w:val="0028183B"/>
     <w:rsid w:val="0028542F"/>
     <w:rsid w:val="00285C13"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="00295E27"/>
     <w:rsid w:val="002974EC"/>
     <w:rsid w:val="002A1D56"/>
     <w:rsid w:val="002A4648"/>
     <w:rsid w:val="002C4FDC"/>
     <w:rsid w:val="002D4BEA"/>
     <w:rsid w:val="002D7A56"/>
     <w:rsid w:val="002E34E8"/>
     <w:rsid w:val="002E7D89"/>
     <w:rsid w:val="00305E88"/>
     <w:rsid w:val="00307908"/>
     <w:rsid w:val="003167B4"/>
     <w:rsid w:val="00316E6F"/>
     <w:rsid w:val="00322FC6"/>
     <w:rsid w:val="003343AD"/>
     <w:rsid w:val="0033492C"/>
     <w:rsid w:val="00346804"/>
-    <w:rsid w:val="00347ADB"/>
     <w:rsid w:val="00364786"/>
     <w:rsid w:val="00387C8C"/>
     <w:rsid w:val="0039383F"/>
     <w:rsid w:val="003A149F"/>
     <w:rsid w:val="003A741C"/>
     <w:rsid w:val="003B03D0"/>
     <w:rsid w:val="003B35A8"/>
     <w:rsid w:val="003B46CD"/>
     <w:rsid w:val="003C3CD5"/>
     <w:rsid w:val="003F6BCB"/>
     <w:rsid w:val="003F6F4A"/>
     <w:rsid w:val="0040314C"/>
     <w:rsid w:val="00411C52"/>
     <w:rsid w:val="00416EF6"/>
     <w:rsid w:val="00426CBC"/>
     <w:rsid w:val="0044576B"/>
     <w:rsid w:val="00470B2B"/>
     <w:rsid w:val="00477F6A"/>
     <w:rsid w:val="00492B71"/>
     <w:rsid w:val="004930CD"/>
     <w:rsid w:val="00496D2B"/>
     <w:rsid w:val="00496EED"/>
     <w:rsid w:val="004B1AF1"/>
     <w:rsid w:val="004B2C55"/>
     <w:rsid w:val="004C6940"/>
     <w:rsid w:val="004D177D"/>
     <w:rsid w:val="004D3752"/>
     <w:rsid w:val="004E7510"/>
     <w:rsid w:val="004F32FE"/>
     <w:rsid w:val="004F5CAB"/>
     <w:rsid w:val="00524211"/>
     <w:rsid w:val="00531460"/>
     <w:rsid w:val="00552E67"/>
     <w:rsid w:val="00564153"/>
     <w:rsid w:val="00566CC0"/>
     <w:rsid w:val="0058221E"/>
     <w:rsid w:val="005863CF"/>
     <w:rsid w:val="005976D1"/>
     <w:rsid w:val="005A6950"/>
     <w:rsid w:val="005B7C77"/>
     <w:rsid w:val="005C05BA"/>
     <w:rsid w:val="005C3AA3"/>
+    <w:rsid w:val="005D06D6"/>
     <w:rsid w:val="005E1348"/>
     <w:rsid w:val="005E434F"/>
     <w:rsid w:val="005E78C8"/>
     <w:rsid w:val="005F3BFB"/>
     <w:rsid w:val="005F5E0D"/>
     <w:rsid w:val="0060553C"/>
     <w:rsid w:val="00631094"/>
     <w:rsid w:val="00635A35"/>
     <w:rsid w:val="00644383"/>
     <w:rsid w:val="0064580B"/>
     <w:rsid w:val="00655566"/>
     <w:rsid w:val="00672E94"/>
     <w:rsid w:val="006939D3"/>
     <w:rsid w:val="006A6A8D"/>
     <w:rsid w:val="006B2A91"/>
     <w:rsid w:val="006C2043"/>
     <w:rsid w:val="006C7E42"/>
     <w:rsid w:val="006D1ADF"/>
     <w:rsid w:val="006E0F1E"/>
     <w:rsid w:val="006E3573"/>
     <w:rsid w:val="006E485F"/>
     <w:rsid w:val="00712378"/>
     <w:rsid w:val="00713C63"/>
     <w:rsid w:val="00722AF0"/>
     <w:rsid w:val="007250BF"/>
     <w:rsid w:val="00740D6E"/>
     <w:rsid w:val="00761C83"/>
     <w:rsid w:val="007673AB"/>
     <w:rsid w:val="00772EC1"/>
     <w:rsid w:val="00774932"/>
     <w:rsid w:val="00782EC2"/>
     <w:rsid w:val="00790B2F"/>
     <w:rsid w:val="0079595F"/>
     <w:rsid w:val="007B0D88"/>
     <w:rsid w:val="007C3457"/>
     <w:rsid w:val="007C6FC1"/>
     <w:rsid w:val="007C7559"/>
     <w:rsid w:val="008110F0"/>
     <w:rsid w:val="00811EB6"/>
     <w:rsid w:val="00814704"/>
-    <w:rsid w:val="008202F7"/>
     <w:rsid w:val="008221BF"/>
     <w:rsid w:val="0082598B"/>
     <w:rsid w:val="008355CF"/>
     <w:rsid w:val="008657BA"/>
     <w:rsid w:val="008700DD"/>
     <w:rsid w:val="00871E0A"/>
     <w:rsid w:val="00885039"/>
     <w:rsid w:val="00895161"/>
     <w:rsid w:val="00896BDA"/>
     <w:rsid w:val="008A3372"/>
     <w:rsid w:val="008A4201"/>
     <w:rsid w:val="008A6330"/>
     <w:rsid w:val="008B155C"/>
     <w:rsid w:val="008B16F5"/>
     <w:rsid w:val="008D727D"/>
     <w:rsid w:val="008E4785"/>
     <w:rsid w:val="008F0183"/>
     <w:rsid w:val="008F3EA3"/>
     <w:rsid w:val="008F6E5A"/>
     <w:rsid w:val="00902480"/>
     <w:rsid w:val="009160D5"/>
     <w:rsid w:val="00927A74"/>
     <w:rsid w:val="00934D20"/>
     <w:rsid w:val="0095144B"/>
     <w:rsid w:val="0095322D"/>
     <w:rsid w:val="00956833"/>
     <w:rsid w:val="00963298"/>
+    <w:rsid w:val="00963F8A"/>
     <w:rsid w:val="00965E59"/>
     <w:rsid w:val="00972A24"/>
     <w:rsid w:val="0097646B"/>
     <w:rsid w:val="009775B4"/>
     <w:rsid w:val="00981C28"/>
     <w:rsid w:val="009A3762"/>
     <w:rsid w:val="009B3A7B"/>
     <w:rsid w:val="009C4E10"/>
     <w:rsid w:val="009D240F"/>
     <w:rsid w:val="009D6B47"/>
     <w:rsid w:val="009E397E"/>
     <w:rsid w:val="009F1755"/>
     <w:rsid w:val="00A05685"/>
     <w:rsid w:val="00A20CCB"/>
     <w:rsid w:val="00A20FFE"/>
     <w:rsid w:val="00A2319D"/>
     <w:rsid w:val="00A24696"/>
     <w:rsid w:val="00A406E1"/>
     <w:rsid w:val="00A64D6C"/>
     <w:rsid w:val="00A764E2"/>
     <w:rsid w:val="00A77519"/>
     <w:rsid w:val="00A7798D"/>
     <w:rsid w:val="00A820E5"/>
     <w:rsid w:val="00A8313B"/>
     <w:rsid w:val="00A92B0A"/>
     <w:rsid w:val="00A93368"/>
-    <w:rsid w:val="00AA0DC3"/>
     <w:rsid w:val="00AA14BA"/>
     <w:rsid w:val="00AD26E3"/>
     <w:rsid w:val="00AD3F07"/>
     <w:rsid w:val="00B05907"/>
     <w:rsid w:val="00B13E05"/>
     <w:rsid w:val="00B24AC4"/>
     <w:rsid w:val="00B24E09"/>
     <w:rsid w:val="00B2512A"/>
     <w:rsid w:val="00B36633"/>
     <w:rsid w:val="00B60E84"/>
     <w:rsid w:val="00B70E91"/>
     <w:rsid w:val="00B734F0"/>
     <w:rsid w:val="00B819A0"/>
     <w:rsid w:val="00B93A80"/>
     <w:rsid w:val="00B94F8B"/>
     <w:rsid w:val="00BA59C4"/>
     <w:rsid w:val="00BC5980"/>
     <w:rsid w:val="00BD6768"/>
     <w:rsid w:val="00BF289E"/>
     <w:rsid w:val="00BF7303"/>
     <w:rsid w:val="00C005B6"/>
     <w:rsid w:val="00C049F8"/>
     <w:rsid w:val="00C051CE"/>
     <w:rsid w:val="00C16E46"/>
     <w:rsid w:val="00C30D13"/>
@@ -9472,51 +9551,50 @@
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0028183B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -9821,51 +9899,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1064259027">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequallaboratories@who.int" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequalreg@who.int" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pqvectorcontrol@who.int" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequal@who.int" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apiassessment@who.int" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ePQS@who.int" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FPPassessment@who.int" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequallaboratories@who.int" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequalreg@who.int" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequal@who.int" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pqvectorcontrol@who.int" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vaccprequalification@who.int" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prequal@who.int" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apiassessment@who.int" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ePQS@who.int" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FPPassessment@who.int" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -10140,70 +10218,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010003489F76929528459B1D58500FDA08D3" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e68c93dad5d8a93c5cd8c16f131f60e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce4a6639-cd2c-4156-8bd7-74dd62415e0e" xmlns:ns3="281cb9f9-3fcb-48d8-9bf8-8d351022726b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa8457a17406b9b66601aa558cfd6dc" ns2:_="" ns3:_="">
     <xsd:import namespace="ce4a6639-cd2c-4156-8bd7-74dd62415e0e"/>
     <xsd:import namespace="281cb9f9-3fcb-48d8-9bf8-8d351022726b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -10402,103 +10460,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce4a6639-cd2c-4156-8bd7-74dd62415e0e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="281cb9f9-3fcb-48d8-9bf8-8d351022726b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D030729-90B9-4504-92C4-7FBB5420A1C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ce4a6639-cd2c-4156-8bd7-74dd62415e0e"/>
     <ds:schemaRef ds:uri="281cb9f9-3fcb-48d8-9bf8-8d351022726b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F229A61E-8706-4CA6-B173-F47A742C8CED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ce4a6639-cd2c-4156-8bd7-74dd62415e0e"/>
+    <ds:schemaRef ds:uri="281cb9f9-3fcb-48d8-9bf8-8d351022726b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11303B27-75D0-4DBC-836E-D356455A9854}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4305</Words>
-  <Characters>24540</Characters>
+  <Words>4312</Words>
+  <Characters>24582</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>204</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28788</CharactersWithSpaces>
+  <CharactersWithSpaces>28837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FAKE, Antony</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010003489F76929528459B1D58500FDA08D3</vt:lpwstr>