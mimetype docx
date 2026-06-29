--- v0 (2026-05-26)
+++ v1 (2026-06-29)
@@ -528,254 +528,254 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6115"/>
         <w:gridCol w:w="6835"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="40FDD00A" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59A12C79" w14:textId="68588003" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="59A12C79" w14:textId="68588003" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Product name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17340057" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="17340057" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="6D94984F" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6422DF94" w14:textId="668FD4B5" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="6422DF94" w14:textId="668FD4B5" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Product code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E829B4" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="28E829B4" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="49A67673" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A3F832" w14:textId="7726E665" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="00765C4B" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="78A3F832" w14:textId="7726E665" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="00765C4B" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Name and e</w:t>
             </w:r>
             <w:r w:rsidR="00BB7986" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>mail of focal point for EUL Expression of Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45758CC7" w14:textId="3440875D" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="45758CC7" w14:textId="3440875D" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00514899" w:rsidRPr="00B65B1B" w14:paraId="492CB302" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="677D23BA" w14:textId="414E7862" w:rsidR="00514899" w:rsidRPr="00A95A27" w:rsidRDefault="00765C4B" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="677D23BA" w14:textId="414E7862" w:rsidR="00514899" w:rsidRPr="00A95A27" w:rsidRDefault="00765C4B" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Name of legal manufacturer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D08936" w14:textId="77777777" w:rsidR="00514899" w:rsidRPr="00A95A27" w:rsidRDefault="00514899" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="46D08936" w14:textId="77777777" w:rsidR="00514899" w:rsidRPr="00A95A27" w:rsidRDefault="00514899" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC4226" w:rsidRPr="00B65B1B" w14:paraId="3628ED1F" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1200D22B" w14:textId="6697C337" w:rsidR="00DC4226" w:rsidRPr="00A95A27" w:rsidRDefault="00765C4B" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="1200D22B" w14:textId="6697C337" w:rsidR="00DC4226" w:rsidRPr="00A95A27" w:rsidRDefault="00765C4B" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Does the manufacturer have an</w:t>
             </w:r>
             <w:r w:rsidR="00DC4226" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 13485 certified quality management system</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>[select one]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="448B7C36" w14:textId="65ACC584" w:rsidR="00DC4226" w:rsidRPr="0034163E" w:rsidRDefault="00000000" w:rsidP="008325A5">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="448B7C36" w14:textId="65ACC584" w:rsidR="00DC4226" w:rsidRPr="0034163E" w:rsidRDefault="00000000" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="1877268648"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="0034163E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -814,90 +814,90 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0034163E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E45C7" w:rsidRPr="0034163E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="2274846A" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="121AF08C" w14:textId="542F078E" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="001D2E82" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="121AF08C" w14:textId="542F078E" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="001D2E82" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Site address where the product is manufactured</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8AEB60" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="2E8AEB60" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="063ACF45" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B08955F" w14:textId="117601E2" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="003D6664" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="6B08955F" w14:textId="117601E2" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="003D6664" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="001D2E82" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t xml:space="preserve">anufacturing site </w:t>
             </w:r>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
@@ -907,53 +907,53 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>certified by MDSAP</w:t>
             </w:r>
             <w:r w:rsidR="00116DCF" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00116DCF" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>[select one]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43574690" w14:textId="532EB897" w:rsidR="00D875BA" w:rsidRPr="00A95A27" w:rsidRDefault="00000000" w:rsidP="008325A5">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="43574690" w14:textId="532EB897" w:rsidR="00D875BA" w:rsidRPr="00A95A27" w:rsidRDefault="00000000" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="555742722"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D875BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -1021,53 +1021,53 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00024E40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Product information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="59002657" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="397F37DB" w14:textId="6683D65D" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="00116DCF" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="397F37DB" w14:textId="6683D65D" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="00116DCF" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Product category [select</w:t>
             </w:r>
             <w:r w:rsidR="001C5B43" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t xml:space="preserve"> all that apply</w:t>
             </w:r>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>]</w:t>
@@ -1275,123 +1275,167 @@
             <w:r w:rsidR="008325A5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00116DCF" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>multiplex</w:t>
             </w:r>
             <w:r w:rsidR="00D029C4" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (laboratory-based)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6E0D" w:rsidRPr="00B65B1B" w14:paraId="6E5E6B80" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5E7453" w14:textId="4D832534" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="002451A1" w:rsidP="00A52A6C">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="6F5E7453" w14:textId="4D832534" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="002451A1" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t xml:space="preserve">Targets detected by product </w:t>
             </w:r>
             <w:r w:rsidR="00D32435" w:rsidRPr="00A95A27">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>[include target gene/s]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15A176FC" w14:textId="77777777" w:rsidR="005F6E0D" w:rsidRPr="00A95A27" w:rsidRDefault="005F6E0D" w:rsidP="00A52A6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D32435" w:rsidRPr="00B65B1B" w14:paraId="0157A814" w14:textId="77777777" w:rsidTr="00E6064E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46629ED2" w14:textId="21E146F5" w:rsidR="00D32435" w:rsidRPr="00A95A27" w:rsidRDefault="00D32435" w:rsidP="00A52A6C">
+          <w:p w14:paraId="46629ED2" w14:textId="21E146F5" w:rsidR="00D32435" w:rsidRPr="00A95A27" w:rsidRDefault="00D32435" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-IE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A95A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-IE"/>
+              </w:rPr>
+              <w:t>Specimen types</w:t>
+            </w:r>
+            <w:r w:rsidR="00A52A6C" w:rsidRPr="00A95A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-IE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claimed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5073B0EF" w14:textId="77777777" w:rsidR="00D32435" w:rsidRPr="00A95A27" w:rsidRDefault="00D32435" w:rsidP="00A52A6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="en-IE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597279" w:rsidRPr="00B65B1B" w14:paraId="6F733153" w14:textId="77777777" w:rsidTr="00E6064E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A67E85" w14:textId="30C8F7B6" w:rsidR="00597279" w:rsidRPr="00A95A27" w:rsidRDefault="00597279" w:rsidP="009E547D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95A27">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
-              <w:t>Specimen types</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A52A6C" w:rsidRPr="00A95A27">
+              <w:t>Specimen</w:t>
+            </w:r>
+            <w:r w:rsidR="009E547D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> claimed</w:t>
+              <w:t xml:space="preserve"> volume required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5073B0EF" w14:textId="77777777" w:rsidR="00D32435" w:rsidRPr="00A95A27" w:rsidRDefault="00D32435" w:rsidP="00A52A6C">
+          <w:p w14:paraId="1F5087B7" w14:textId="77777777" w:rsidR="00597279" w:rsidRPr="00A95A27" w:rsidRDefault="00597279" w:rsidP="00A52A6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49FC4D28" w14:textId="0656066A" w:rsidR="006C68AD" w:rsidRPr="00286E7C" w:rsidRDefault="006E459B" w:rsidP="001B0664">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="504"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-IE"/>
         </w:rPr>
@@ -3559,58 +3603,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> on the WHO P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-IE"/>
         </w:rPr>
         <w:t>requalification website.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA286D" w:rsidSect="004D1DF6">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22F09364" w14:textId="77777777" w:rsidR="00E136CC" w:rsidRDefault="00E136CC">
+    <w:p w14:paraId="4C3D9036" w14:textId="77777777" w:rsidR="00616668" w:rsidRDefault="00616668">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4911A956" w14:textId="77777777" w:rsidR="00E136CC" w:rsidRDefault="00E136CC">
+    <w:p w14:paraId="4EE942DF" w14:textId="77777777" w:rsidR="00616668" w:rsidRDefault="00616668">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3798,58 +3842,58 @@
             <w:r w:rsidR="00856D83">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2544FD6D" w14:textId="11045E0B" w:rsidR="568B4278" w:rsidRDefault="568B4278" w:rsidP="568B4278">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60264935" w14:textId="77777777" w:rsidR="00E136CC" w:rsidRDefault="00E136CC">
+    <w:p w14:paraId="7096344E" w14:textId="77777777" w:rsidR="00616668" w:rsidRDefault="00616668">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41FF0B85" w14:textId="77777777" w:rsidR="00E136CC" w:rsidRDefault="00E136CC">
+    <w:p w14:paraId="30C643C0" w14:textId="77777777" w:rsidR="00616668" w:rsidRDefault="00616668">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4320"/>
       <w:gridCol w:w="4320"/>
       <w:gridCol w:w="4320"/>
     </w:tblGrid>
     <w:tr w:rsidR="568B4278" w14:paraId="4EA46A3C" w14:textId="77777777" w:rsidTr="568B4278">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
@@ -3923,67 +3967,76 @@
         </w:tcPr>
         <w:p w14:paraId="415D7823" w14:textId="2443C63B" w:rsidR="568B4278" w:rsidRDefault="568B4278" w:rsidP="568B4278">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4320" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="64037776" w14:textId="77777777" w:rsidR="568B4278" w:rsidRDefault="000C41D1" w:rsidP="568B4278">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>EUL Expression of Interest</w:t>
           </w:r>
           <w:r w:rsidR="00776C4D">
             <w:t xml:space="preserve"> Questionnaire</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="049AC138" w14:textId="301EA81E" w:rsidR="00776C4D" w:rsidRDefault="00D65BD4" w:rsidP="568B4278">
+        <w:p w14:paraId="049AC138" w14:textId="738EBA85" w:rsidR="00776C4D" w:rsidRDefault="00D65BD4" w:rsidP="568B4278">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">26 </w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00597279">
+            <w:t>7</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008B6739">
             <w:t>May</w:t>
           </w:r>
           <w:r w:rsidR="00776C4D">
             <w:t xml:space="preserve"> 2026</w:t>
           </w:r>
           <w:r>
-            <w:t>_v1.0</w:t>
+            <w:t>_v1.</w:t>
+          </w:r>
+          <w:r w:rsidR="00597279">
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0AA69828" w14:textId="46E97980" w:rsidR="568B4278" w:rsidRDefault="568B4278" w:rsidP="568B4278">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="025535C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3D0E45A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6575,60 +6628,62 @@
     <w:rsid w:val="00442ED6"/>
     <w:rsid w:val="00467E15"/>
     <w:rsid w:val="00472605"/>
     <w:rsid w:val="00475A72"/>
     <w:rsid w:val="004951D2"/>
     <w:rsid w:val="004B4E2C"/>
     <w:rsid w:val="004B6231"/>
     <w:rsid w:val="004C1754"/>
     <w:rsid w:val="004C602F"/>
     <w:rsid w:val="004D1DF6"/>
     <w:rsid w:val="004D7490"/>
     <w:rsid w:val="004E1CD3"/>
     <w:rsid w:val="004E5510"/>
     <w:rsid w:val="004F007A"/>
     <w:rsid w:val="004F1C00"/>
     <w:rsid w:val="005103D1"/>
     <w:rsid w:val="00514899"/>
     <w:rsid w:val="00515BC0"/>
     <w:rsid w:val="00546943"/>
     <w:rsid w:val="005471CF"/>
     <w:rsid w:val="00551964"/>
     <w:rsid w:val="005561E0"/>
     <w:rsid w:val="005577CD"/>
     <w:rsid w:val="00565A6B"/>
     <w:rsid w:val="00567106"/>
+    <w:rsid w:val="00597279"/>
     <w:rsid w:val="005A000D"/>
     <w:rsid w:val="005B2B8E"/>
     <w:rsid w:val="005C40DA"/>
     <w:rsid w:val="005D2082"/>
     <w:rsid w:val="005F6E0D"/>
     <w:rsid w:val="0060689D"/>
     <w:rsid w:val="00607050"/>
     <w:rsid w:val="00611D94"/>
     <w:rsid w:val="006134A8"/>
     <w:rsid w:val="006161FC"/>
+    <w:rsid w:val="00616668"/>
     <w:rsid w:val="006203D4"/>
     <w:rsid w:val="006258ED"/>
     <w:rsid w:val="0064507D"/>
     <w:rsid w:val="00655BA4"/>
     <w:rsid w:val="00657ED1"/>
     <w:rsid w:val="00676799"/>
     <w:rsid w:val="0068003B"/>
     <w:rsid w:val="0068129F"/>
     <w:rsid w:val="0068313A"/>
     <w:rsid w:val="006870F6"/>
     <w:rsid w:val="00690499"/>
     <w:rsid w:val="00690547"/>
     <w:rsid w:val="00695D94"/>
     <w:rsid w:val="006A03FE"/>
     <w:rsid w:val="006A53A4"/>
     <w:rsid w:val="006A5A6F"/>
     <w:rsid w:val="006A7280"/>
     <w:rsid w:val="006B557F"/>
     <w:rsid w:val="006C0878"/>
     <w:rsid w:val="006C3C17"/>
     <w:rsid w:val="006C437E"/>
     <w:rsid w:val="006C68AD"/>
     <w:rsid w:val="006D2DD6"/>
     <w:rsid w:val="006E3F29"/>
     <w:rsid w:val="006E436B"/>
@@ -6667,50 +6722,51 @@
     <w:rsid w:val="00835295"/>
     <w:rsid w:val="008354AF"/>
     <w:rsid w:val="008362E5"/>
     <w:rsid w:val="00856D83"/>
     <w:rsid w:val="00863C1B"/>
     <w:rsid w:val="00870C9A"/>
     <w:rsid w:val="0087165F"/>
     <w:rsid w:val="008A601A"/>
     <w:rsid w:val="008A7537"/>
     <w:rsid w:val="008B2927"/>
     <w:rsid w:val="008B485A"/>
     <w:rsid w:val="008B6739"/>
     <w:rsid w:val="008E3E81"/>
     <w:rsid w:val="008E66C5"/>
     <w:rsid w:val="008F3735"/>
     <w:rsid w:val="0093475C"/>
     <w:rsid w:val="009400CD"/>
     <w:rsid w:val="009407A4"/>
     <w:rsid w:val="0095237C"/>
     <w:rsid w:val="00961FDC"/>
     <w:rsid w:val="00996399"/>
     <w:rsid w:val="00996433"/>
     <w:rsid w:val="009A1F7B"/>
     <w:rsid w:val="009C6557"/>
     <w:rsid w:val="009E1E74"/>
+    <w:rsid w:val="009E547D"/>
     <w:rsid w:val="009F0D46"/>
     <w:rsid w:val="00A026B8"/>
     <w:rsid w:val="00A02B36"/>
     <w:rsid w:val="00A059E0"/>
     <w:rsid w:val="00A25931"/>
     <w:rsid w:val="00A33AB3"/>
     <w:rsid w:val="00A52A6C"/>
     <w:rsid w:val="00A55FD1"/>
     <w:rsid w:val="00A674E3"/>
     <w:rsid w:val="00A75B6C"/>
     <w:rsid w:val="00A95A27"/>
     <w:rsid w:val="00AB3681"/>
     <w:rsid w:val="00AB7088"/>
     <w:rsid w:val="00AC74BD"/>
     <w:rsid w:val="00AD6FDC"/>
     <w:rsid w:val="00AE1394"/>
     <w:rsid w:val="00AE1AB7"/>
     <w:rsid w:val="00AE45D7"/>
     <w:rsid w:val="00AE5C4C"/>
     <w:rsid w:val="00AF5B9E"/>
     <w:rsid w:val="00B07ECA"/>
     <w:rsid w:val="00B10C4A"/>
     <w:rsid w:val="00B16D8C"/>
     <w:rsid w:val="00B2121E"/>
     <w:rsid w:val="00B23DE8"/>
@@ -6746,50 +6802,51 @@
     <w:rsid w:val="00C56ABC"/>
     <w:rsid w:val="00C64DE4"/>
     <w:rsid w:val="00C70189"/>
     <w:rsid w:val="00C71E89"/>
     <w:rsid w:val="00C95359"/>
     <w:rsid w:val="00CA5527"/>
     <w:rsid w:val="00CA7559"/>
     <w:rsid w:val="00CB02B9"/>
     <w:rsid w:val="00CB243C"/>
     <w:rsid w:val="00CC124F"/>
     <w:rsid w:val="00CD0798"/>
     <w:rsid w:val="00CD39F7"/>
     <w:rsid w:val="00CD6812"/>
     <w:rsid w:val="00CE14F1"/>
     <w:rsid w:val="00CE6958"/>
     <w:rsid w:val="00D029C4"/>
     <w:rsid w:val="00D03590"/>
     <w:rsid w:val="00D140E1"/>
     <w:rsid w:val="00D2797E"/>
     <w:rsid w:val="00D32435"/>
     <w:rsid w:val="00D60B99"/>
     <w:rsid w:val="00D640B2"/>
     <w:rsid w:val="00D65BD4"/>
     <w:rsid w:val="00D702CB"/>
     <w:rsid w:val="00D70E8A"/>
+    <w:rsid w:val="00D86D59"/>
     <w:rsid w:val="00D875BA"/>
     <w:rsid w:val="00D909DD"/>
     <w:rsid w:val="00D93769"/>
     <w:rsid w:val="00D942EC"/>
     <w:rsid w:val="00DA59C0"/>
     <w:rsid w:val="00DA6936"/>
     <w:rsid w:val="00DA748C"/>
     <w:rsid w:val="00DB033A"/>
     <w:rsid w:val="00DC4226"/>
     <w:rsid w:val="00DE18B5"/>
     <w:rsid w:val="00DE1DCF"/>
     <w:rsid w:val="00DE4155"/>
     <w:rsid w:val="00DE70F9"/>
     <w:rsid w:val="00DE7DDE"/>
     <w:rsid w:val="00DF7DF2"/>
     <w:rsid w:val="00E063B3"/>
     <w:rsid w:val="00E136CC"/>
     <w:rsid w:val="00E30201"/>
     <w:rsid w:val="00E47F0C"/>
     <w:rsid w:val="00E545B7"/>
     <w:rsid w:val="00E6064E"/>
     <w:rsid w:val="00E7060A"/>
     <w:rsid w:val="00E76868"/>
     <w:rsid w:val="00E91884"/>
     <w:rsid w:val="00E95FAC"/>
@@ -7922,63 +7979,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB4C92BF88515143960E67BF6F63154D" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58ee6b00d83e3379720cf5334ba7c0c7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1317ae35-d6bd-4dd2-b32f-d425f8296523" xmlns:ns4="3633a665-5768-4eaf-9391-71fa77d85370" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed0419adb6e0e162905ebe29e911a2a4" ns3:_="" ns4:_="">
     <xsd:import namespace="1317ae35-d6bd-4dd2-b32f-d425f8296523"/>
     <xsd:import namespace="3633a665-5768-4eaf-9391-71fa77d85370"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -8145,130 +8195,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1CB978B-DA45-4B09-9ACB-348E0103E501}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77CCFC5C-CC4D-437B-A333-BA946D032ED5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E010166D-ECD2-4573-97E4-19C5A8AF5EC8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8956EB0C-BF17-45CA-ABCC-B7706A1B872E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1317ae35-d6bd-4dd2-b32f-d425f8296523"/>
     <ds:schemaRef ds:uri="3633a665-5768-4eaf-9391-71fa77d85370"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E010166D-ECD2-4573-97E4-19C5A8AF5EC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77CCFC5C-CC4D-437B-A333-BA946D032ED5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1CB978B-DA45-4B09-9ACB-348E0103E501}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>350</Words>
-  <Characters>1997</Characters>
+  <Words>354</Words>
+  <Characters>2020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2343</CharactersWithSpaces>
+  <CharactersWithSpaces>2370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ZISAKI, Aikaterini</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CB4C92BF88515143960E67BF6F63154D</vt:lpwstr>
   </property>